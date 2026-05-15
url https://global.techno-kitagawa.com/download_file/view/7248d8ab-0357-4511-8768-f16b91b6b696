--- v0 (2026-02-03)
+++ v1 (2026-05-15)
@@ -1,201 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Svkas-file1\userdata\EMCセンター\部署フォルダ\EMCセンター\部署内共有\document\EMCセンター運営\テスト申込書関連\社外\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\svkas-file1\USERDATA\EMCセンター\部署フォルダ\EMCセンター\部署内共有\document\EMCセンター運営\テスト申込書関連\社外\draft\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC68B737-5789-44F8-94C7-A547093FFDB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18945" windowHeight="7515"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EMC試験申込書(Rev H)" sheetId="6" r:id="rId1"/>
     <sheet name="申込書記入例" sheetId="5" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'EMC試験申込書(Rev H)'!$A$1:$AU$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">申込書記入例!$A$5:$AU$92</definedName>
     <definedName name="ご利用内容">[1]商品コード一覧!$B$5:$B$28</definedName>
     <definedName name="データ">[1]商品コード一覧!$B$5:$H$28</definedName>
     <definedName name="データ_2" localSheetId="0">#REF!</definedName>
     <definedName name="データ_2" localSheetId="1">#REF!</definedName>
     <definedName name="データ_2">#REF!</definedName>
     <definedName name="データ_3" localSheetId="0">#REF!</definedName>
     <definedName name="データ_3" localSheetId="1">#REF!</definedName>
     <definedName name="データ_3">#REF!</definedName>
     <definedName name="データ２">[1]商品コード一覧!$C$29:$H$30</definedName>
     <definedName name="午後半日" localSheetId="0">#REF!</definedName>
     <definedName name="午後半日" localSheetId="1">#REF!</definedName>
     <definedName name="午後半日">#REF!</definedName>
     <definedName name="午前半日" localSheetId="0">#REF!</definedName>
     <definedName name="午前半日" localSheetId="1">#REF!</definedName>
     <definedName name="午前半日">#REF!</definedName>
     <definedName name="試験成績書区分">[1]商品コード一覧!$C$29:$C$30</definedName>
     <definedName name="車載追加項目" localSheetId="0">#REF!</definedName>
     <definedName name="車載追加項目" localSheetId="1">#REF!</definedName>
     <definedName name="車載追加項目">#REF!</definedName>
     <definedName name="商品コード" localSheetId="0">#REF!</definedName>
     <definedName name="商品コード" localSheetId="1">#REF!</definedName>
     <definedName name="商品コード">#REF!</definedName>
     <definedName name="商品コード２" localSheetId="0">#REF!</definedName>
     <definedName name="商品コード２" localSheetId="1">#REF!</definedName>
     <definedName name="商品コード２">#REF!</definedName>
     <definedName name="全日" localSheetId="0">#REF!</definedName>
     <definedName name="全日" localSheetId="1">#REF!</definedName>
     <definedName name="全日">#REF!</definedName>
     <definedName name="品番リスト" localSheetId="0">#REF!</definedName>
     <definedName name="品番リスト" localSheetId="1">#REF!</definedName>
     <definedName name="品番リスト">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>北川工業株式会社</author>
     <author>EMCセンター</author>
     <author>石川 博隆</author>
   </authors>
   <commentList>
-    <comment ref="O49" authorId="0" shapeId="0">
+    <comment ref="O49" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>適用規格は年版もご記入ください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="V51" authorId="1" shapeId="0">
+    <comment ref="V51" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ISO/IEC/EN規格の場合はこちらのタブから選択してください。</t>
         </r>
       </text>
     </comment>
-    <comment ref="V61" authorId="2" shapeId="0">
+    <comment ref="V61" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>イミュニティ試験の場合は、試験レベルのご記載をお願い致します。(わからない場合は別途ご相談ください)</t>
         </r>
       </text>
     </comment>
-    <comment ref="J68" authorId="2" shapeId="0">
+    <comment ref="J68" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0100-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">TEMセル、トリプレート、はプルダウンで他にストリップラインが選択できます。
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="J70" authorId="2" shapeId="0">
+    <comment ref="J70" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0100-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>磁界イミュニティとパルス性磁界を選択いただけます。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="287">
   <si>
     <t>V</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Hz</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>kg</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>KO</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1. </t>
     </r>
     <r>
@@ -2696,402 +2705,360 @@
   <si>
     <t>（記号）</t>
     <rPh sb="1" eb="3">
       <t>キゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（番号、年版）</t>
     <rPh sb="1" eb="3">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ハン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　　　　　　　もしくは</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>※　太枠内のみご記入ください</t>
+    <rPh sb="2" eb="4">
+      <t>フトワク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>ＥＭＣ試験申込書</t>
+    <rPh sb="3" eb="4">
+      <t>ココロ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シルシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>モウシコミ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>－</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（選択してください）</t>
+  </si>
+  <si>
+    <t>（選択してください）</t>
+    <rPh sb="1" eb="3">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(選択してください)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>　　　　　　　　　　　　　</t>
-[...3 lines deleted...]
-        <b/>
+      <t>アース仕様：</t>
+    </r>
+    <rPh sb="3" eb="5">
+      <t>シヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(選択)</t>
+  </si>
+  <si>
+    <t>（番号）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>国内規格</t>
+    <rPh sb="0" eb="2">
+      <t>コクナイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他（右に記入）</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>グループ（</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>EMC</t>
+      <t>CISPR 11</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>の場合のみ）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <rPh sb="14" eb="16">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トリプレート</t>
+  </si>
+  <si>
+    <t>磁界ｲﾐｭﾆﾃｨ</t>
+  </si>
+  <si>
+    <t>DC</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>過渡電圧(電源以外)</t>
+  </si>
+  <si>
+    <t>過渡電圧(電源)</t>
+  </si>
+  <si>
+    <t>パルス：</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>A/m,</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>法</t>
+    <rPh sb="0" eb="1">
+      <t>ホウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>CISPR</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>センターまで</t>
-[...23 lines deleted...]
-    </rPh>
+      <t>規格</t>
+    </r>
     <rPh sb="5" eb="7">
-      <t>モウシコミ</t>
-[...31 lines deleted...]
-  <si>
+      <t>キカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>FCC</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>アース仕様：</t>
+      <t>規格</t>
     </r>
     <rPh sb="3" eb="5">
-      <t>シヨウ</t>
-[...15 lines deleted...]
-    <rPh sb="2" eb="4">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>その他（右に記入）</t>
-[...93 lines deleted...]
-      <t>CISPR</t>
+    <r>
+      <t>ISO/IEC/EN</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>規格</t>
     </r>
-    <rPh sb="5" eb="7">
+    <rPh sb="10" eb="12">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>FCC</t>
+      <t>RF</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>規格</t>
-[...8 lines deleted...]
-      <t>ISO/IEC/EN</t>
+      <t>放射</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(ALSE)</t>
+    </r>
+    <rPh sb="2" eb="4">
+      <t>ホウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>TEM</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>規格</t>
-[...12 lines deleted...]
-        <b/>
+      <t>セル</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>IEC</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>放射</t>
-[...3 lines deleted...]
-        <b/>
+      <t>（年版</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(ALSE)</t>
-[...12 lines deleted...]
-        <b/>
+      <t>,Amendment</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>セル</t>
-[...30 lines deleted...]
-      </rPr>
       <t>）</t>
     </r>
-    <phoneticPr fontId="3"/>
-[...8 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>北川　太郎</t>
     <rPh sb="0" eb="2">
       <t>キタガワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タロウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>000</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>111</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>222</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -4969,56 +4936,140 @@
     </rPh>
     <rPh sb="390" eb="391">
       <t>ウ</t>
     </rPh>
     <rPh sb="392" eb="393">
       <t>イ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>必ず見積もりを受けてください</t>
     <rPh sb="0" eb="1">
       <t>カナラ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ミツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　（選択必須項目）</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>EMC</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>テクニカルセンターまで</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>EMC</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Meiryo UI"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>テクニカルセンターまで</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>開発部　EMCテクニカルセンター</t>
+    <rPh sb="0" eb="2">
+      <t>カイハツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>現地測定/出張対策</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンチ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ソクテイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="42">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -5244,50 +5295,57 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Meiryo UI"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -8632,50 +8690,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
@@ -8695,53 +8756,50 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" shrinkToFit="1"/>
     </xf>
@@ -9455,53 +9513,53 @@
     <xf numFmtId="0" fontId="30" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="標準 3" xfId="3"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -9679,51 +9737,51 @@
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Svkas-file2\userdata\EMC&#12475;&#12531;&#12479;&#12540;\&#37096;&#32626;&#12501;&#12457;&#12523;&#12480;\EMC&#12475;&#12531;&#12479;&#12540;\&#37096;&#32626;&#20869;&#20849;&#26377;\document\EMC&#12475;&#12531;&#12479;&#12540;&#36939;&#21942;\&#12486;&#12473;&#12488;&#30003;&#36796;&#26360;&#38306;&#36899;\&#31038;&#22806;\&#12467;&#12500;&#12540;EMC&#35430;&#39443;&#12372;&#21033;&#29992;&#30906;&#35469;&#26360;_Rev_B(201612).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="EMC試験ご利用確認書"/>
       <sheetName val="商品コード一覧"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1">
         <row r="5">
           <cell r="B5" t="str">
             <v>10m暗室1日基本料金</v>
           </cell>
           <cell r="D5">
             <v>31100300</v>
           </cell>
           <cell r="E5" t="str">
             <v>10M EMC TEST 1DAY</v>
           </cell>
           <cell r="F5" t="str">
             <v>10M ｿｸﾃｲ 1ﾆﾁ</v>
           </cell>
           <cell r="H5">
             <v>250000</v>
           </cell>
         </row>
@@ -10525,72 +10583,72 @@
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AX89"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="Q1" sqref="Q1"/>
+      <selection activeCell="AK55" sqref="AK55:AM55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3.125" style="5" customWidth="1"/>
     <col min="2" max="49" width="3.125" style="125" customWidth="1"/>
     <col min="50" max="50" width="57.375" style="125" bestFit="1" customWidth="1"/>
     <col min="51" max="241" width="3.125" style="125" customWidth="1"/>
     <col min="242" max="16384" width="3.125" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="28.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="A1" s="545" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B1" s="546"/>
       <c r="C1" s="546"/>
       <c r="D1" s="546"/>
       <c r="E1" s="546"/>
       <c r="F1" s="546"/>
       <c r="G1" s="546"/>
       <c r="H1" s="546"/>
       <c r="I1" s="546"/>
       <c r="J1" s="546"/>
       <c r="K1" s="546"/>
       <c r="L1" s="546"/>
       <c r="M1" s="547"/>
       <c r="N1" s="547"/>
       <c r="O1" s="547"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="548" t="s">
         <v>48</v>
       </c>
       <c r="S1" s="549"/>
       <c r="T1" s="549"/>
       <c r="U1" s="549"/>
       <c r="V1" s="549"/>
       <c r="W1" s="549"/>
@@ -10656,316 +10714,316 @@
       <c r="AB2" s="501"/>
       <c r="AC2" s="501"/>
       <c r="AD2" s="501"/>
       <c r="AE2" s="501"/>
       <c r="AF2" s="501"/>
       <c r="AG2" s="501"/>
       <c r="AH2" s="501"/>
       <c r="AI2" s="501"/>
       <c r="AJ2" s="501"/>
       <c r="AK2" s="501"/>
       <c r="AL2" s="501"/>
       <c r="AM2" s="501"/>
       <c r="AN2" s="502"/>
       <c r="AO2" s="506" t="s">
         <v>44</v>
       </c>
       <c r="AP2" s="507"/>
       <c r="AQ2" s="507"/>
       <c r="AR2" s="507"/>
       <c r="AS2" s="507"/>
       <c r="AT2" s="508"/>
     </row>
     <row r="3" spans="1:50" ht="18" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="509" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C3" s="510"/>
       <c r="D3" s="510"/>
       <c r="E3" s="510"/>
       <c r="F3" s="510"/>
       <c r="G3" s="510"/>
       <c r="H3" s="510"/>
       <c r="I3" s="510"/>
       <c r="J3" s="510"/>
       <c r="K3" s="510"/>
       <c r="L3" s="510"/>
       <c r="M3" s="510"/>
       <c r="N3" s="510"/>
       <c r="O3" s="510"/>
       <c r="P3" s="510"/>
       <c r="R3" s="503"/>
       <c r="S3" s="504"/>
       <c r="T3" s="504"/>
       <c r="U3" s="504"/>
       <c r="V3" s="504"/>
       <c r="W3" s="504"/>
       <c r="X3" s="504"/>
       <c r="Y3" s="504"/>
       <c r="Z3" s="504"/>
       <c r="AA3" s="504"/>
       <c r="AB3" s="504"/>
       <c r="AC3" s="504"/>
       <c r="AD3" s="504"/>
       <c r="AE3" s="504"/>
       <c r="AF3" s="504"/>
       <c r="AG3" s="504"/>
       <c r="AH3" s="504"/>
       <c r="AI3" s="504"/>
       <c r="AJ3" s="504"/>
       <c r="AK3" s="504"/>
       <c r="AL3" s="504"/>
       <c r="AM3" s="504"/>
       <c r="AN3" s="505"/>
       <c r="AO3" s="511"/>
       <c r="AP3" s="511"/>
       <c r="AQ3" s="511"/>
       <c r="AR3" s="511"/>
       <c r="AS3" s="511"/>
       <c r="AT3" s="511"/>
     </row>
     <row r="4" spans="1:50" ht="18" customHeight="1">
       <c r="A4" s="2"/>
       <c r="R4" s="512" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="S4" s="513"/>
       <c r="T4" s="513"/>
       <c r="U4" s="513"/>
       <c r="V4" s="513"/>
       <c r="W4" s="513"/>
       <c r="X4" s="513"/>
       <c r="Y4" s="513"/>
       <c r="Z4" s="513"/>
       <c r="AA4" s="514"/>
-      <c r="AB4" s="534" t="s">
-        <v>277</v>
+      <c r="AB4" s="535" t="s">
+        <v>275</v>
       </c>
       <c r="AC4" s="365"/>
       <c r="AD4" s="365"/>
-      <c r="AE4" s="535" t="s">
+      <c r="AE4" s="536" t="s">
         <v>3</v>
       </c>
-      <c r="AF4" s="535"/>
-      <c r="AG4" s="535" t="s">
+      <c r="AF4" s="536"/>
+      <c r="AG4" s="536" t="s">
         <v>4</v>
       </c>
-      <c r="AH4" s="535"/>
-[...5 lines deleted...]
-      <c r="AN4" s="538"/>
+      <c r="AH4" s="536"/>
+      <c r="AI4" s="538"/>
+      <c r="AJ4" s="538"/>
+      <c r="AK4" s="538"/>
+      <c r="AL4" s="538"/>
+      <c r="AM4" s="538"/>
+      <c r="AN4" s="539"/>
       <c r="AO4" s="511"/>
       <c r="AP4" s="511"/>
       <c r="AQ4" s="511"/>
       <c r="AR4" s="511"/>
       <c r="AS4" s="511"/>
       <c r="AT4" s="511"/>
     </row>
     <row r="5" spans="1:50" ht="18" customHeight="1">
       <c r="A5" s="2"/>
-      <c r="B5" s="539" t="s">
+      <c r="B5" s="522" t="s">
         <v>52</v>
       </c>
-      <c r="C5" s="522"/>
-[...12 lines deleted...]
-      <c r="P5" s="522"/>
+      <c r="C5" s="523"/>
+      <c r="D5" s="523"/>
+      <c r="E5" s="523"/>
+      <c r="F5" s="523"/>
+      <c r="G5" s="523"/>
+      <c r="H5" s="523"/>
+      <c r="I5" s="523"/>
+      <c r="J5" s="523"/>
+      <c r="K5" s="523"/>
+      <c r="L5" s="523"/>
+      <c r="M5" s="523"/>
+      <c r="N5" s="523"/>
+      <c r="O5" s="523"/>
+      <c r="P5" s="523"/>
       <c r="Q5" s="43"/>
       <c r="R5" s="540"/>
       <c r="S5" s="541"/>
       <c r="T5" s="541"/>
       <c r="U5" s="541"/>
       <c r="V5" s="541"/>
       <c r="W5" s="541"/>
       <c r="X5" s="541"/>
       <c r="Y5" s="541"/>
       <c r="Z5" s="541"/>
       <c r="AA5" s="542"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
-      <c r="AE5" s="536"/>
-[...8 lines deleted...]
-      <c r="AN5" s="531"/>
+      <c r="AE5" s="537"/>
+      <c r="AF5" s="537"/>
+      <c r="AG5" s="537"/>
+      <c r="AH5" s="537"/>
+      <c r="AI5" s="531"/>
+      <c r="AJ5" s="531"/>
+      <c r="AK5" s="531"/>
+      <c r="AL5" s="531"/>
+      <c r="AM5" s="531"/>
+      <c r="AN5" s="532"/>
       <c r="AO5" s="511"/>
       <c r="AP5" s="511"/>
       <c r="AQ5" s="511"/>
       <c r="AR5" s="511"/>
       <c r="AS5" s="511"/>
       <c r="AT5" s="511"/>
     </row>
     <row r="6" spans="1:50" ht="18" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="515" t="s">
         <v>121</v>
       </c>
       <c r="C6" s="515"/>
       <c r="D6" s="515"/>
       <c r="E6" s="515"/>
       <c r="F6" s="515"/>
       <c r="G6" s="515"/>
       <c r="H6" s="515"/>
       <c r="I6" s="515"/>
       <c r="J6" s="515"/>
       <c r="K6" s="515"/>
       <c r="L6" s="515"/>
       <c r="M6" s="515"/>
       <c r="N6" s="515"/>
       <c r="O6" s="515"/>
       <c r="P6" s="515"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="516" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="S6" s="517"/>
       <c r="T6" s="517"/>
       <c r="U6" s="517"/>
       <c r="V6" s="517"/>
       <c r="W6" s="517"/>
       <c r="X6" s="517"/>
       <c r="Y6" s="517"/>
       <c r="Z6" s="517"/>
       <c r="AA6" s="518"/>
       <c r="AB6" s="519" t="s">
         <v>45</v>
       </c>
       <c r="AC6" s="520"/>
       <c r="AD6" s="520"/>
       <c r="AE6" s="520"/>
       <c r="AF6" s="520"/>
       <c r="AG6" s="520"/>
       <c r="AH6" s="520"/>
       <c r="AI6" s="520"/>
       <c r="AJ6" s="520"/>
       <c r="AK6" s="520"/>
       <c r="AL6" s="520"/>
       <c r="AM6" s="520"/>
       <c r="AN6" s="521"/>
       <c r="AO6" s="511"/>
       <c r="AP6" s="511"/>
       <c r="AQ6" s="511"/>
       <c r="AR6" s="511"/>
       <c r="AS6" s="511"/>
       <c r="AT6" s="511"/>
     </row>
     <row r="7" spans="1:50" ht="18" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="522" t="s">
-        <v>122</v>
-[...14 lines deleted...]
-      <c r="P7" s="522"/>
+        <v>283</v>
+      </c>
+      <c r="C7" s="523"/>
+      <c r="D7" s="523"/>
+      <c r="E7" s="523"/>
+      <c r="F7" s="523"/>
+      <c r="G7" s="523"/>
+      <c r="H7" s="523"/>
+      <c r="I7" s="523"/>
+      <c r="J7" s="523"/>
+      <c r="K7" s="523"/>
+      <c r="L7" s="523"/>
+      <c r="M7" s="523"/>
+      <c r="N7" s="523"/>
+      <c r="O7" s="523"/>
+      <c r="P7" s="523"/>
       <c r="Q7" s="43"/>
-      <c r="R7" s="523" t="s">
-[...23 lines deleted...]
-      <c r="AN7" s="528"/>
+      <c r="R7" s="524" t="s">
+        <v>274</v>
+      </c>
+      <c r="S7" s="525"/>
+      <c r="T7" s="525"/>
+      <c r="U7" s="525"/>
+      <c r="V7" s="525"/>
+      <c r="W7" s="525"/>
+      <c r="X7" s="525"/>
+      <c r="Y7" s="525"/>
+      <c r="Z7" s="525"/>
+      <c r="AA7" s="526"/>
+      <c r="AB7" s="527"/>
+      <c r="AC7" s="528"/>
+      <c r="AD7" s="528"/>
+      <c r="AE7" s="528"/>
+      <c r="AF7" s="528"/>
+      <c r="AG7" s="528"/>
+      <c r="AH7" s="528"/>
+      <c r="AI7" s="528"/>
+      <c r="AJ7" s="528"/>
+      <c r="AK7" s="528"/>
+      <c r="AL7" s="528"/>
+      <c r="AM7" s="528"/>
+      <c r="AN7" s="529"/>
       <c r="AO7" s="511"/>
       <c r="AP7" s="511"/>
       <c r="AQ7" s="511"/>
       <c r="AR7" s="511"/>
       <c r="AS7" s="511"/>
       <c r="AT7" s="511"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
-      <c r="R8" s="532"/>
-[...21 lines deleted...]
-      <c r="AN8" s="531"/>
+      <c r="R8" s="533"/>
+      <c r="S8" s="533"/>
+      <c r="T8" s="533"/>
+      <c r="U8" s="533"/>
+      <c r="V8" s="533"/>
+      <c r="W8" s="533"/>
+      <c r="X8" s="533"/>
+      <c r="Y8" s="533"/>
+      <c r="Z8" s="533"/>
+      <c r="AA8" s="534"/>
+      <c r="AB8" s="530"/>
+      <c r="AC8" s="531"/>
+      <c r="AD8" s="531"/>
+      <c r="AE8" s="531"/>
+      <c r="AF8" s="531"/>
+      <c r="AG8" s="531"/>
+      <c r="AH8" s="531"/>
+      <c r="AI8" s="531"/>
+      <c r="AJ8" s="531"/>
+      <c r="AK8" s="531"/>
+      <c r="AL8" s="531"/>
+      <c r="AM8" s="531"/>
+      <c r="AN8" s="532"/>
       <c r="AO8" s="511"/>
       <c r="AP8" s="511"/>
       <c r="AQ8" s="511"/>
       <c r="AR8" s="511"/>
       <c r="AS8" s="511"/>
       <c r="AT8" s="511"/>
     </row>
     <row r="9" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A9" s="340" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="340"/>
       <c r="C9" s="340"/>
       <c r="D9" s="340"/>
       <c r="E9" s="340"/>
       <c r="F9" s="340"/>
       <c r="G9" s="340"/>
       <c r="H9" s="165"/>
       <c r="I9" s="165"/>
       <c r="J9" s="165"/>
       <c r="K9" s="165"/>
       <c r="L9" s="165"/>
       <c r="M9" s="165"/>
       <c r="N9" s="165"/>
       <c r="O9" s="165"/>
@@ -10979,51 +11037,51 @@
       <c r="W9" s="165"/>
       <c r="X9" s="165"/>
       <c r="Y9" s="165"/>
       <c r="Z9" s="165"/>
       <c r="AA9" s="165"/>
       <c r="AB9" s="165"/>
       <c r="AC9" s="165"/>
       <c r="AD9" s="165"/>
       <c r="AE9" s="165"/>
       <c r="AF9" s="165"/>
       <c r="AG9" s="165"/>
       <c r="AH9" s="165"/>
       <c r="AI9" s="165"/>
       <c r="AJ9" s="165"/>
       <c r="AK9" s="165"/>
       <c r="AL9" s="165"/>
       <c r="AM9" s="165"/>
       <c r="AN9" s="165"/>
       <c r="AO9" s="165"/>
       <c r="AP9" s="165"/>
       <c r="AQ9" s="165"/>
       <c r="AR9" s="165"/>
       <c r="AS9" s="165"/>
       <c r="AT9" s="165"/>
       <c r="AX9" s="48" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A10" s="7"/>
       <c r="B10" s="323" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="324"/>
       <c r="D10" s="324"/>
       <c r="E10" s="324"/>
       <c r="F10" s="324"/>
       <c r="G10" s="377"/>
       <c r="H10" s="572"/>
       <c r="I10" s="572"/>
       <c r="J10" s="572"/>
       <c r="K10" s="572"/>
       <c r="L10" s="572"/>
       <c r="M10" s="572"/>
       <c r="N10" s="572"/>
       <c r="O10" s="572"/>
       <c r="P10" s="572"/>
       <c r="Q10" s="572"/>
       <c r="R10" s="572"/>
       <c r="S10" s="572"/>
       <c r="T10" s="572"/>
@@ -11032,51 +11090,51 @@
       <c r="W10" s="572"/>
       <c r="X10" s="572"/>
       <c r="Y10" s="572"/>
       <c r="Z10" s="573"/>
       <c r="AA10" s="573"/>
       <c r="AB10" s="573"/>
       <c r="AC10" s="573"/>
       <c r="AD10" s="573"/>
       <c r="AE10" s="573"/>
       <c r="AF10" s="573"/>
       <c r="AG10" s="573"/>
       <c r="AH10" s="573"/>
       <c r="AI10" s="573"/>
       <c r="AJ10" s="573"/>
       <c r="AK10" s="573"/>
       <c r="AL10" s="573"/>
       <c r="AM10" s="573"/>
       <c r="AN10" s="573"/>
       <c r="AO10" s="573"/>
       <c r="AP10" s="573"/>
       <c r="AQ10" s="573"/>
       <c r="AR10" s="573"/>
       <c r="AS10" s="574"/>
       <c r="AT10" s="575"/>
       <c r="AX10" s="6" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A11" s="8"/>
       <c r="B11" s="368" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="369"/>
       <c r="D11" s="369"/>
       <c r="E11" s="369"/>
       <c r="F11" s="369"/>
       <c r="G11" s="370"/>
       <c r="H11" s="576"/>
       <c r="I11" s="576"/>
       <c r="J11" s="576"/>
       <c r="K11" s="576"/>
       <c r="L11" s="576"/>
       <c r="M11" s="576"/>
       <c r="N11" s="576"/>
       <c r="O11" s="576"/>
       <c r="P11" s="576"/>
       <c r="Q11" s="576"/>
       <c r="R11" s="576"/>
       <c r="S11" s="576"/>
       <c r="T11" s="576"/>
@@ -11085,51 +11143,51 @@
       <c r="W11" s="576"/>
       <c r="X11" s="576"/>
       <c r="Y11" s="576"/>
       <c r="Z11" s="577"/>
       <c r="AA11" s="577"/>
       <c r="AB11" s="577"/>
       <c r="AC11" s="577"/>
       <c r="AD11" s="577"/>
       <c r="AE11" s="577"/>
       <c r="AF11" s="577"/>
       <c r="AG11" s="577"/>
       <c r="AH11" s="577"/>
       <c r="AI11" s="577"/>
       <c r="AJ11" s="577"/>
       <c r="AK11" s="577"/>
       <c r="AL11" s="577"/>
       <c r="AM11" s="577"/>
       <c r="AN11" s="577"/>
       <c r="AO11" s="577"/>
       <c r="AP11" s="577"/>
       <c r="AQ11" s="577"/>
       <c r="AR11" s="577"/>
       <c r="AS11" s="578"/>
       <c r="AT11" s="579"/>
       <c r="AX11" s="119" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A12" s="8"/>
       <c r="B12" s="560" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="561"/>
       <c r="D12" s="561"/>
       <c r="E12" s="561"/>
       <c r="F12" s="561"/>
       <c r="G12" s="562"/>
       <c r="H12" s="577"/>
       <c r="I12" s="578"/>
       <c r="J12" s="578"/>
       <c r="K12" s="578"/>
       <c r="L12" s="578"/>
       <c r="M12" s="578"/>
       <c r="N12" s="578"/>
       <c r="O12" s="578"/>
       <c r="P12" s="578"/>
       <c r="Q12" s="578"/>
       <c r="R12" s="578"/>
       <c r="S12" s="578"/>
       <c r="T12" s="478" t="s">
@@ -11146,51 +11204,51 @@
         <v>4</v>
       </c>
       <c r="AA12" s="481"/>
       <c r="AB12" s="481"/>
       <c r="AC12" s="481"/>
       <c r="AD12" s="120" t="s">
         <v>4</v>
       </c>
       <c r="AE12" s="481"/>
       <c r="AF12" s="481"/>
       <c r="AG12" s="554"/>
       <c r="AH12" s="555"/>
       <c r="AI12" s="556"/>
       <c r="AJ12" s="556"/>
       <c r="AK12" s="556"/>
       <c r="AL12" s="556"/>
       <c r="AM12" s="556"/>
       <c r="AN12" s="556"/>
       <c r="AO12" s="556"/>
       <c r="AP12" s="556"/>
       <c r="AQ12" s="556"/>
       <c r="AR12" s="556"/>
       <c r="AS12" s="556"/>
       <c r="AT12" s="557"/>
       <c r="AX12" s="119" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="13" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A13" s="8"/>
       <c r="B13" s="563"/>
       <c r="C13" s="564"/>
       <c r="D13" s="564"/>
       <c r="E13" s="564"/>
       <c r="F13" s="564"/>
       <c r="G13" s="565"/>
       <c r="H13" s="578"/>
       <c r="I13" s="578"/>
       <c r="J13" s="578"/>
       <c r="K13" s="578"/>
       <c r="L13" s="578"/>
       <c r="M13" s="578"/>
       <c r="N13" s="578"/>
       <c r="O13" s="578"/>
       <c r="P13" s="578"/>
       <c r="Q13" s="578"/>
       <c r="R13" s="578"/>
       <c r="S13" s="578"/>
       <c r="T13" s="478"/>
       <c r="U13" s="479" t="s">
         <v>41</v>
@@ -11199,51 +11257,51 @@
       <c r="W13" s="480"/>
       <c r="X13" s="558"/>
       <c r="Y13" s="349"/>
       <c r="Z13" s="349"/>
       <c r="AA13" s="349"/>
       <c r="AB13" s="349"/>
       <c r="AC13" s="349"/>
       <c r="AD13" s="349"/>
       <c r="AE13" s="349"/>
       <c r="AF13" s="349"/>
       <c r="AG13" s="349"/>
       <c r="AH13" s="349"/>
       <c r="AI13" s="349"/>
       <c r="AJ13" s="349"/>
       <c r="AK13" s="349"/>
       <c r="AL13" s="349"/>
       <c r="AM13" s="349"/>
       <c r="AN13" s="349"/>
       <c r="AO13" s="349"/>
       <c r="AP13" s="349"/>
       <c r="AQ13" s="349"/>
       <c r="AR13" s="349"/>
       <c r="AS13" s="349"/>
       <c r="AT13" s="559"/>
       <c r="AX13" s="119" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="14" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A14" s="8"/>
       <c r="B14" s="560" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="561"/>
       <c r="D14" s="561"/>
       <c r="E14" s="561"/>
       <c r="F14" s="561"/>
       <c r="G14" s="562"/>
       <c r="H14" s="566" t="s">
         <v>100</v>
       </c>
       <c r="I14" s="566"/>
       <c r="J14" s="566"/>
       <c r="K14" s="566"/>
       <c r="L14" s="566"/>
       <c r="M14" s="566"/>
       <c r="N14" s="566"/>
       <c r="O14" s="566"/>
       <c r="P14" s="566"/>
       <c r="Q14" s="566"/>
       <c r="R14" s="566"/>
@@ -11254,102 +11312,102 @@
       <c r="W14" s="566"/>
       <c r="X14" s="566"/>
       <c r="Y14" s="566"/>
       <c r="Z14" s="566"/>
       <c r="AA14" s="566"/>
       <c r="AB14" s="566"/>
       <c r="AC14" s="566"/>
       <c r="AD14" s="566"/>
       <c r="AE14" s="566"/>
       <c r="AF14" s="566"/>
       <c r="AG14" s="566"/>
       <c r="AH14" s="566"/>
       <c r="AI14" s="566"/>
       <c r="AJ14" s="566"/>
       <c r="AK14" s="566"/>
       <c r="AL14" s="566"/>
       <c r="AM14" s="566"/>
       <c r="AN14" s="566"/>
       <c r="AO14" s="566"/>
       <c r="AP14" s="566"/>
       <c r="AQ14" s="566"/>
       <c r="AR14" s="566"/>
       <c r="AS14" s="567"/>
       <c r="AT14" s="568"/>
       <c r="AX14" s="119" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="15" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A15" s="8"/>
       <c r="B15" s="563"/>
       <c r="C15" s="564"/>
       <c r="D15" s="564"/>
       <c r="E15" s="564"/>
       <c r="F15" s="564"/>
       <c r="G15" s="565"/>
       <c r="H15" s="569"/>
       <c r="I15" s="569"/>
       <c r="J15" s="569"/>
       <c r="K15" s="569"/>
       <c r="L15" s="569"/>
       <c r="M15" s="569"/>
       <c r="N15" s="569"/>
       <c r="O15" s="569"/>
       <c r="P15" s="569"/>
       <c r="Q15" s="569"/>
       <c r="R15" s="569"/>
       <c r="S15" s="569"/>
       <c r="T15" s="569"/>
       <c r="U15" s="569"/>
       <c r="V15" s="569"/>
       <c r="W15" s="569"/>
       <c r="X15" s="569"/>
       <c r="Y15" s="569"/>
       <c r="Z15" s="569"/>
       <c r="AA15" s="569"/>
       <c r="AB15" s="569"/>
       <c r="AC15" s="569"/>
       <c r="AD15" s="569"/>
       <c r="AE15" s="569"/>
       <c r="AF15" s="569"/>
       <c r="AG15" s="569"/>
       <c r="AH15" s="569"/>
       <c r="AI15" s="569"/>
       <c r="AJ15" s="569"/>
       <c r="AK15" s="569"/>
       <c r="AL15" s="569"/>
       <c r="AM15" s="569"/>
       <c r="AN15" s="569"/>
       <c r="AO15" s="569"/>
       <c r="AP15" s="569"/>
       <c r="AQ15" s="569"/>
       <c r="AR15" s="569"/>
       <c r="AS15" s="570"/>
       <c r="AT15" s="571"/>
       <c r="AX15" s="119" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="16" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A16" s="8"/>
       <c r="B16" s="493" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="494"/>
       <c r="D16" s="494"/>
       <c r="E16" s="494"/>
       <c r="F16" s="494"/>
       <c r="G16" s="495"/>
       <c r="H16" s="479" t="s">
         <v>53</v>
       </c>
       <c r="I16" s="480"/>
       <c r="J16" s="496"/>
       <c r="K16" s="496"/>
       <c r="L16" s="496"/>
       <c r="M16" s="496"/>
       <c r="N16" s="482" t="s">
         <v>54</v>
       </c>
       <c r="O16" s="497"/>
       <c r="P16" s="479" t="s">
@@ -11366,51 +11424,51 @@
       <c r="Y16" s="496"/>
       <c r="Z16" s="496"/>
       <c r="AA16" s="496"/>
       <c r="AB16" s="496"/>
       <c r="AC16" s="496"/>
       <c r="AD16" s="496"/>
       <c r="AE16" s="496"/>
       <c r="AF16" s="496"/>
       <c r="AG16" s="496"/>
       <c r="AH16" s="496"/>
       <c r="AI16" s="496"/>
       <c r="AJ16" s="496"/>
       <c r="AK16" s="496"/>
       <c r="AL16" s="496"/>
       <c r="AM16" s="496"/>
       <c r="AN16" s="496"/>
       <c r="AO16" s="496"/>
       <c r="AP16" s="496"/>
       <c r="AQ16" s="498"/>
       <c r="AR16" s="498"/>
       <c r="AS16" s="482" t="s">
         <v>56</v>
       </c>
       <c r="AT16" s="483"/>
       <c r="AX16" s="119" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A17" s="8"/>
       <c r="B17" s="484" t="s">
         <v>101</v>
       </c>
       <c r="C17" s="485"/>
       <c r="D17" s="485"/>
       <c r="E17" s="485"/>
       <c r="F17" s="485"/>
       <c r="G17" s="486"/>
       <c r="H17" s="342" t="s">
         <v>57</v>
       </c>
       <c r="I17" s="487"/>
       <c r="J17" s="487"/>
       <c r="K17" s="487"/>
       <c r="L17" s="487"/>
       <c r="M17" s="487"/>
       <c r="N17" s="487"/>
       <c r="O17" s="487"/>
       <c r="P17" s="487"/>
       <c r="Q17" s="487"/>
       <c r="R17" s="487"/>
@@ -11421,169 +11479,169 @@
       <c r="W17" s="487"/>
       <c r="X17" s="487"/>
       <c r="Y17" s="487"/>
       <c r="Z17" s="487"/>
       <c r="AA17" s="487"/>
       <c r="AB17" s="487"/>
       <c r="AC17" s="487"/>
       <c r="AD17" s="487"/>
       <c r="AE17" s="487"/>
       <c r="AF17" s="487"/>
       <c r="AG17" s="487"/>
       <c r="AH17" s="487"/>
       <c r="AI17" s="487"/>
       <c r="AJ17" s="487"/>
       <c r="AK17" s="487"/>
       <c r="AL17" s="487"/>
       <c r="AM17" s="487"/>
       <c r="AN17" s="487"/>
       <c r="AO17" s="487"/>
       <c r="AP17" s="487"/>
       <c r="AQ17" s="487"/>
       <c r="AR17" s="487"/>
       <c r="AS17" s="487"/>
       <c r="AT17" s="488"/>
       <c r="AX17" s="119" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A18" s="8"/>
       <c r="B18" s="489" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="490"/>
       <c r="D18" s="490"/>
       <c r="E18" s="490"/>
       <c r="F18" s="490"/>
       <c r="G18" s="491"/>
       <c r="H18" s="367" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="I18" s="347"/>
       <c r="J18" s="347"/>
       <c r="K18" s="347"/>
       <c r="L18" s="347"/>
       <c r="M18" s="347"/>
       <c r="N18" s="347"/>
       <c r="O18" s="347"/>
       <c r="P18" s="492"/>
       <c r="Q18" s="349"/>
       <c r="R18" s="350"/>
       <c r="S18" s="350"/>
       <c r="T18" s="350"/>
       <c r="U18" s="350"/>
       <c r="V18" s="350"/>
       <c r="W18" s="342" t="s">
         <v>58</v>
       </c>
       <c r="X18" s="487"/>
       <c r="Y18" s="487"/>
       <c r="Z18" s="487"/>
       <c r="AA18" s="487"/>
       <c r="AB18" s="487"/>
       <c r="AC18" s="487"/>
       <c r="AD18" s="487"/>
       <c r="AE18" s="487"/>
       <c r="AF18" s="487"/>
       <c r="AG18" s="487"/>
       <c r="AH18" s="487"/>
       <c r="AI18" s="487"/>
       <c r="AJ18" s="487"/>
       <c r="AK18" s="487"/>
       <c r="AL18" s="487"/>
       <c r="AM18" s="487"/>
       <c r="AN18" s="487"/>
       <c r="AO18" s="487"/>
       <c r="AP18" s="487"/>
       <c r="AQ18" s="487"/>
       <c r="AR18" s="487"/>
       <c r="AS18" s="487"/>
       <c r="AT18" s="488"/>
       <c r="AX18" s="119" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A19" s="8"/>
       <c r="B19" s="463" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="403"/>
       <c r="D19" s="403"/>
       <c r="E19" s="403"/>
       <c r="F19" s="403"/>
       <c r="G19" s="403"/>
       <c r="H19" s="464" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="465"/>
       <c r="J19" s="465"/>
       <c r="K19" s="466"/>
       <c r="L19" s="467" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="468"/>
       <c r="N19" s="468"/>
       <c r="O19" s="469"/>
       <c r="P19" s="470"/>
       <c r="Q19" s="471"/>
       <c r="R19" s="471"/>
       <c r="S19" s="471"/>
       <c r="T19" s="471"/>
       <c r="U19" s="471"/>
       <c r="V19" s="471"/>
       <c r="W19" s="471"/>
       <c r="X19" s="471"/>
       <c r="Y19" s="471"/>
       <c r="Z19" s="471"/>
       <c r="AA19" s="471"/>
       <c r="AB19" s="471"/>
       <c r="AC19" s="471"/>
       <c r="AD19" s="471"/>
       <c r="AE19" s="471"/>
       <c r="AF19" s="471"/>
       <c r="AG19" s="471"/>
       <c r="AH19" s="472" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="AI19" s="473"/>
       <c r="AJ19" s="473"/>
       <c r="AK19" s="473"/>
       <c r="AL19" s="474"/>
       <c r="AM19" s="475" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AN19" s="476"/>
       <c r="AO19" s="476"/>
       <c r="AP19" s="476"/>
       <c r="AQ19" s="476"/>
       <c r="AR19" s="476"/>
       <c r="AS19" s="476"/>
       <c r="AT19" s="477"/>
       <c r="AX19" s="119" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1">
       <c r="A20" s="9"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="447" t="s">
         <v>61</v>
       </c>
       <c r="Q20" s="448"/>
       <c r="R20" s="448"/>
       <c r="S20" s="448"/>
       <c r="T20" s="448"/>
@@ -11592,51 +11650,51 @@
       <c r="W20" s="448"/>
       <c r="X20" s="448"/>
       <c r="Y20" s="448"/>
       <c r="Z20" s="448"/>
       <c r="AA20" s="448"/>
       <c r="AB20" s="448"/>
       <c r="AC20" s="448"/>
       <c r="AD20" s="448"/>
       <c r="AE20" s="448"/>
       <c r="AF20" s="448"/>
       <c r="AG20" s="448"/>
       <c r="AH20" s="448"/>
       <c r="AI20" s="448"/>
       <c r="AJ20" s="448"/>
       <c r="AK20" s="448"/>
       <c r="AL20" s="448"/>
       <c r="AM20" s="448"/>
       <c r="AN20" s="448"/>
       <c r="AO20" s="448"/>
       <c r="AP20" s="448"/>
       <c r="AQ20" s="448"/>
       <c r="AR20" s="448"/>
       <c r="AS20" s="448"/>
       <c r="AT20" s="449"/>
       <c r="AX20" s="119" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1">
       <c r="A21" s="340" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="340"/>
       <c r="C21" s="340"/>
       <c r="D21" s="340"/>
       <c r="E21" s="340"/>
       <c r="F21" s="340"/>
       <c r="G21" s="340"/>
       <c r="H21" s="340"/>
       <c r="I21" s="340"/>
       <c r="J21" s="340"/>
       <c r="K21" s="340"/>
       <c r="L21" s="340"/>
       <c r="M21" s="340"/>
       <c r="N21" s="340"/>
       <c r="O21" s="340"/>
       <c r="P21" s="340"/>
       <c r="Q21" s="340"/>
       <c r="R21" s="165"/>
       <c r="S21" s="165"/>
       <c r="T21" s="165"/>
@@ -11656,202 +11714,202 @@
       <c r="AH21" s="165"/>
       <c r="AI21" s="165"/>
       <c r="AJ21" s="165"/>
       <c r="AK21" s="165"/>
       <c r="AL21" s="165"/>
       <c r="AM21" s="165"/>
       <c r="AN21" s="165"/>
       <c r="AO21" s="165"/>
       <c r="AP21" s="165"/>
       <c r="AQ21" s="165"/>
       <c r="AR21" s="165"/>
       <c r="AS21" s="165"/>
       <c r="AT21" s="165"/>
     </row>
     <row r="22" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A22" s="11"/>
       <c r="B22" s="450" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="451"/>
       <c r="D22" s="451"/>
       <c r="E22" s="451"/>
       <c r="F22" s="451"/>
       <c r="G22" s="451"/>
       <c r="H22" s="452" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I22" s="452"/>
       <c r="J22" s="452"/>
       <c r="K22" s="452"/>
       <c r="L22" s="452"/>
       <c r="M22" s="452"/>
       <c r="N22" s="452"/>
       <c r="O22" s="452"/>
       <c r="P22" s="452"/>
       <c r="Q22" s="453"/>
       <c r="R22" s="454"/>
       <c r="S22" s="455"/>
       <c r="T22" s="455"/>
       <c r="U22" s="455"/>
       <c r="V22" s="455"/>
       <c r="W22" s="455"/>
       <c r="X22" s="455"/>
       <c r="Y22" s="455"/>
       <c r="Z22" s="455"/>
       <c r="AA22" s="455"/>
       <c r="AB22" s="455"/>
       <c r="AC22" s="455"/>
       <c r="AD22" s="455"/>
       <c r="AE22" s="455"/>
       <c r="AF22" s="455"/>
       <c r="AG22" s="455"/>
       <c r="AH22" s="455"/>
       <c r="AI22" s="455"/>
       <c r="AJ22" s="455"/>
       <c r="AK22" s="455"/>
       <c r="AL22" s="455"/>
       <c r="AM22" s="455"/>
       <c r="AN22" s="455"/>
       <c r="AO22" s="455"/>
       <c r="AP22" s="455"/>
       <c r="AQ22" s="455"/>
       <c r="AR22" s="455"/>
       <c r="AS22" s="455"/>
       <c r="AT22" s="456"/>
       <c r="AX22" s="48" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="23" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A23" s="11"/>
       <c r="B23" s="438" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="439"/>
       <c r="D23" s="439"/>
       <c r="E23" s="439"/>
       <c r="F23" s="439"/>
       <c r="G23" s="439"/>
       <c r="H23" s="457" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I23" s="458"/>
       <c r="J23" s="458"/>
       <c r="K23" s="458"/>
       <c r="L23" s="458"/>
       <c r="M23" s="458"/>
       <c r="N23" s="458"/>
       <c r="O23" s="458"/>
       <c r="P23" s="458"/>
       <c r="Q23" s="459"/>
       <c r="R23" s="460"/>
       <c r="S23" s="461"/>
       <c r="T23" s="461"/>
       <c r="U23" s="461"/>
       <c r="V23" s="461"/>
       <c r="W23" s="461"/>
       <c r="X23" s="461"/>
       <c r="Y23" s="461"/>
       <c r="Z23" s="461"/>
       <c r="AA23" s="461"/>
       <c r="AB23" s="461"/>
       <c r="AC23" s="461"/>
       <c r="AD23" s="461"/>
       <c r="AE23" s="461"/>
       <c r="AF23" s="461"/>
       <c r="AG23" s="461"/>
       <c r="AH23" s="461"/>
       <c r="AI23" s="461"/>
       <c r="AJ23" s="461"/>
       <c r="AK23" s="461"/>
       <c r="AL23" s="461"/>
       <c r="AM23" s="461"/>
       <c r="AN23" s="461"/>
       <c r="AO23" s="461"/>
       <c r="AP23" s="461"/>
       <c r="AQ23" s="461"/>
       <c r="AR23" s="461"/>
       <c r="AS23" s="461"/>
       <c r="AT23" s="462"/>
       <c r="AX23" s="48" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A24" s="11"/>
       <c r="B24" s="438" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="439"/>
       <c r="D24" s="439"/>
       <c r="E24" s="439"/>
       <c r="F24" s="439"/>
       <c r="G24" s="439"/>
       <c r="H24" s="440" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I24" s="441"/>
       <c r="J24" s="441"/>
       <c r="K24" s="441"/>
       <c r="L24" s="441"/>
       <c r="M24" s="441"/>
       <c r="N24" s="441"/>
       <c r="O24" s="441"/>
       <c r="P24" s="441"/>
       <c r="Q24" s="441"/>
       <c r="R24" s="441"/>
       <c r="S24" s="441"/>
       <c r="T24" s="441"/>
       <c r="U24" s="441"/>
       <c r="V24" s="442"/>
       <c r="W24" s="442"/>
       <c r="X24" s="442"/>
       <c r="Y24" s="442"/>
       <c r="Z24" s="442"/>
       <c r="AA24" s="442"/>
       <c r="AB24" s="442"/>
       <c r="AC24" s="442"/>
       <c r="AD24" s="442"/>
       <c r="AE24" s="442"/>
       <c r="AF24" s="442"/>
       <c r="AG24" s="442"/>
       <c r="AH24" s="442"/>
       <c r="AI24" s="442"/>
       <c r="AJ24" s="442"/>
       <c r="AK24" s="442"/>
       <c r="AL24" s="442"/>
       <c r="AM24" s="442"/>
       <c r="AN24" s="442"/>
       <c r="AO24" s="442"/>
       <c r="AP24" s="442"/>
       <c r="AQ24" s="442"/>
       <c r="AR24" s="442"/>
       <c r="AS24" s="442"/>
       <c r="AT24" s="443"/>
       <c r="AX24" s="48" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A25" s="11"/>
       <c r="B25" s="438" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="439"/>
       <c r="D25" s="439"/>
       <c r="E25" s="439"/>
       <c r="F25" s="439"/>
       <c r="G25" s="439"/>
       <c r="H25" s="444" t="s">
         <v>95</v>
       </c>
       <c r="I25" s="252"/>
       <c r="J25" s="252"/>
       <c r="K25" s="252"/>
       <c r="L25" s="252"/>
       <c r="M25" s="58" t="s">
         <v>49</v>
       </c>
       <c r="N25" s="445" t="s">
         <v>95</v>
       </c>
@@ -11890,292 +11948,292 @@
         <v>49</v>
       </c>
       <c r="AI25" s="445" t="s">
         <v>95</v>
       </c>
       <c r="AJ25" s="445"/>
       <c r="AK25" s="445"/>
       <c r="AL25" s="58" t="s">
         <v>50</v>
       </c>
       <c r="AM25" s="252" t="s">
         <v>95</v>
       </c>
       <c r="AN25" s="252"/>
       <c r="AO25" s="252"/>
       <c r="AP25" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AQ25" s="252" t="s">
         <v>95</v>
       </c>
       <c r="AR25" s="252"/>
       <c r="AS25" s="252"/>
       <c r="AT25" s="60"/>
       <c r="AX25" s="48" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A26" s="11"/>
       <c r="B26" s="429" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="430"/>
       <c r="D26" s="430"/>
       <c r="E26" s="430"/>
       <c r="F26" s="430"/>
       <c r="G26" s="430"/>
       <c r="H26" s="431" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I26" s="432"/>
       <c r="J26" s="432"/>
       <c r="K26" s="432"/>
       <c r="L26" s="432"/>
       <c r="M26" s="432"/>
       <c r="N26" s="433"/>
       <c r="O26" s="434" t="s">
         <v>62</v>
       </c>
       <c r="P26" s="435"/>
       <c r="Q26" s="436"/>
       <c r="R26" s="415"/>
       <c r="S26" s="415"/>
       <c r="T26" s="415"/>
       <c r="U26" s="30" t="s">
         <v>49</v>
       </c>
       <c r="V26" s="414" t="s">
         <v>95</v>
       </c>
       <c r="W26" s="414"/>
       <c r="X26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="Y26" s="415" t="s">
         <v>95</v>
       </c>
       <c r="Z26" s="415"/>
       <c r="AA26" s="17" t="s">
         <v>51</v>
       </c>
       <c r="AB26" s="415"/>
       <c r="AC26" s="415"/>
       <c r="AD26" s="415"/>
       <c r="AE26" s="437" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF26" s="437"/>
       <c r="AG26" s="415"/>
       <c r="AH26" s="415"/>
       <c r="AI26" s="415"/>
       <c r="AJ26" s="415"/>
       <c r="AK26" s="30" t="s">
         <v>49</v>
       </c>
       <c r="AL26" s="414" t="s">
         <v>95</v>
       </c>
       <c r="AM26" s="414"/>
       <c r="AN26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="AO26" s="415" t="s">
         <v>95</v>
       </c>
       <c r="AP26" s="415"/>
       <c r="AQ26" s="17" t="s">
         <v>51</v>
       </c>
       <c r="AR26" s="415"/>
       <c r="AS26" s="415"/>
       <c r="AT26" s="416"/>
       <c r="AX26" s="48" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A27" s="11"/>
       <c r="B27" s="417" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="418"/>
       <c r="D27" s="418"/>
       <c r="E27" s="418"/>
       <c r="F27" s="418"/>
       <c r="G27" s="418"/>
       <c r="H27" s="419" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I27" s="420"/>
       <c r="J27" s="420"/>
       <c r="K27" s="420"/>
       <c r="L27" s="420"/>
       <c r="M27" s="420"/>
       <c r="N27" s="421"/>
       <c r="O27" s="422" t="s">
         <v>62</v>
       </c>
       <c r="P27" s="423"/>
       <c r="Q27" s="424"/>
       <c r="R27" s="425"/>
       <c r="S27" s="425"/>
       <c r="T27" s="425"/>
       <c r="U27" s="31" t="s">
         <v>49</v>
       </c>
       <c r="V27" s="426" t="s">
         <v>95</v>
       </c>
       <c r="W27" s="426"/>
       <c r="X27" s="31" t="s">
         <v>50</v>
       </c>
       <c r="Y27" s="425" t="s">
         <v>95</v>
       </c>
       <c r="Z27" s="425"/>
       <c r="AA27" s="126" t="s">
         <v>51</v>
       </c>
       <c r="AB27" s="425"/>
       <c r="AC27" s="425"/>
       <c r="AD27" s="425"/>
       <c r="AE27" s="428" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF27" s="428"/>
       <c r="AG27" s="425"/>
       <c r="AH27" s="425"/>
       <c r="AI27" s="425"/>
       <c r="AJ27" s="425"/>
       <c r="AK27" s="31" t="s">
         <v>49</v>
       </c>
       <c r="AL27" s="426" t="s">
         <v>95</v>
       </c>
       <c r="AM27" s="426"/>
       <c r="AN27" s="31" t="s">
         <v>50</v>
       </c>
       <c r="AO27" s="425" t="s">
         <v>95</v>
       </c>
       <c r="AP27" s="425"/>
       <c r="AQ27" s="126" t="s">
         <v>51</v>
       </c>
       <c r="AR27" s="425" t="s">
         <v>95</v>
       </c>
       <c r="AS27" s="425"/>
       <c r="AT27" s="427"/>
       <c r="AX27" s="48" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A28" s="11"/>
       <c r="B28" s="33"/>
       <c r="C28" s="129"/>
       <c r="D28" s="129"/>
       <c r="E28" s="129"/>
       <c r="F28" s="129"/>
       <c r="G28" s="129"/>
       <c r="H28" s="389" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I28" s="390"/>
       <c r="J28" s="390"/>
       <c r="K28" s="390"/>
       <c r="L28" s="390"/>
       <c r="M28" s="390"/>
       <c r="N28" s="391"/>
       <c r="O28" s="392" t="s">
         <v>62</v>
       </c>
       <c r="P28" s="393"/>
       <c r="Q28" s="394"/>
       <c r="R28" s="387"/>
       <c r="S28" s="387"/>
       <c r="T28" s="387"/>
       <c r="U28" s="32" t="s">
         <v>49</v>
       </c>
       <c r="V28" s="395" t="s">
         <v>95</v>
       </c>
       <c r="W28" s="395"/>
       <c r="X28" s="32" t="s">
         <v>50</v>
       </c>
       <c r="Y28" s="387" t="s">
         <v>95</v>
       </c>
       <c r="Z28" s="387"/>
       <c r="AA28" s="18" t="s">
         <v>51</v>
       </c>
       <c r="AB28" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AC28" s="387"/>
       <c r="AD28" s="387"/>
       <c r="AE28" s="396" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF28" s="396"/>
       <c r="AG28" s="387"/>
       <c r="AH28" s="387"/>
       <c r="AI28" s="387"/>
       <c r="AJ28" s="387"/>
       <c r="AK28" s="32" t="s">
         <v>49</v>
       </c>
       <c r="AL28" s="395" t="s">
         <v>95</v>
       </c>
       <c r="AM28" s="395"/>
       <c r="AN28" s="32" t="s">
         <v>50</v>
       </c>
       <c r="AO28" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AP28" s="387"/>
       <c r="AQ28" s="18" t="s">
         <v>51</v>
       </c>
       <c r="AR28" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AS28" s="387"/>
       <c r="AT28" s="388"/>
       <c r="AX28" s="52" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A29" s="8"/>
       <c r="B29" s="410" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="411"/>
       <c r="D29" s="411"/>
       <c r="E29" s="411"/>
       <c r="F29" s="411"/>
       <c r="G29" s="411"/>
       <c r="H29" s="411"/>
       <c r="I29" s="411" t="s">
         <v>80</v>
       </c>
       <c r="J29" s="411"/>
       <c r="K29" s="412"/>
       <c r="L29" s="413">
         <v>2025</v>
       </c>
       <c r="M29" s="413"/>
       <c r="N29" s="413"/>
       <c r="O29" s="413"/>
       <c r="P29" s="132" t="s">
@@ -12214,65 +12272,65 @@
       <c r="AI29" s="132" t="s">
         <v>49</v>
       </c>
       <c r="AJ29" s="397" t="s">
         <v>95</v>
       </c>
       <c r="AK29" s="397"/>
       <c r="AL29" s="132" t="s">
         <v>50</v>
       </c>
       <c r="AM29" s="398" t="s">
         <v>95</v>
       </c>
       <c r="AN29" s="398"/>
       <c r="AO29" s="133" t="s">
         <v>51</v>
       </c>
       <c r="AP29" s="399"/>
       <c r="AQ29" s="399"/>
       <c r="AR29" s="399"/>
       <c r="AS29" s="400" t="s">
         <v>81</v>
       </c>
       <c r="AT29" s="401"/>
       <c r="AX29" s="52" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A30" s="11"/>
       <c r="B30" s="402" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C30" s="403"/>
       <c r="D30" s="403"/>
       <c r="E30" s="403"/>
       <c r="F30" s="403"/>
       <c r="G30" s="403"/>
       <c r="H30" s="404" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I30" s="405"/>
       <c r="J30" s="405"/>
       <c r="K30" s="405"/>
       <c r="L30" s="405"/>
       <c r="M30" s="405"/>
       <c r="N30" s="405"/>
       <c r="O30" s="405"/>
       <c r="P30" s="405"/>
       <c r="Q30" s="406"/>
       <c r="R30" s="407"/>
       <c r="S30" s="408"/>
       <c r="T30" s="408"/>
       <c r="U30" s="408"/>
       <c r="V30" s="408"/>
       <c r="W30" s="408"/>
       <c r="X30" s="408"/>
       <c r="Y30" s="408"/>
       <c r="Z30" s="408"/>
       <c r="AA30" s="408"/>
       <c r="AB30" s="408"/>
       <c r="AC30" s="408"/>
       <c r="AD30" s="408"/>
       <c r="AE30" s="408"/>
       <c r="AF30" s="408"/>
@@ -12363,161 +12421,161 @@
       <c r="W32" s="386"/>
       <c r="X32" s="386"/>
       <c r="Y32" s="386"/>
       <c r="Z32" s="386"/>
       <c r="AA32" s="386"/>
       <c r="AB32" s="386"/>
       <c r="AC32" s="386"/>
       <c r="AD32" s="386"/>
       <c r="AE32" s="386"/>
       <c r="AF32" s="386"/>
       <c r="AG32" s="386"/>
       <c r="AH32" s="386"/>
       <c r="AI32" s="386"/>
       <c r="AJ32" s="386"/>
       <c r="AK32" s="386"/>
       <c r="AL32" s="386"/>
       <c r="AM32" s="386"/>
       <c r="AN32" s="386"/>
       <c r="AO32" s="386"/>
       <c r="AP32" s="386"/>
       <c r="AQ32" s="386"/>
       <c r="AR32" s="386"/>
       <c r="AS32" s="386"/>
       <c r="AT32" s="386"/>
       <c r="AX32" s="48" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="33" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A33" s="14"/>
       <c r="B33" s="323" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C33" s="324"/>
       <c r="D33" s="324"/>
       <c r="E33" s="324"/>
       <c r="F33" s="324"/>
       <c r="G33" s="377"/>
       <c r="H33" s="378" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I33" s="379"/>
       <c r="J33" s="379"/>
       <c r="K33" s="379"/>
       <c r="L33" s="379"/>
       <c r="M33" s="379"/>
       <c r="N33" s="379"/>
       <c r="O33" s="379"/>
       <c r="P33" s="379"/>
       <c r="Q33" s="379"/>
       <c r="R33" s="379"/>
       <c r="S33" s="379"/>
       <c r="T33" s="380"/>
       <c r="U33" s="380"/>
       <c r="V33" s="380"/>
       <c r="W33" s="380"/>
       <c r="X33" s="380"/>
       <c r="Y33" s="380"/>
       <c r="Z33" s="380"/>
       <c r="AA33" s="380"/>
       <c r="AB33" s="380"/>
       <c r="AC33" s="380"/>
       <c r="AD33" s="380"/>
       <c r="AE33" s="380"/>
       <c r="AF33" s="380"/>
       <c r="AG33" s="380"/>
       <c r="AH33" s="380"/>
       <c r="AI33" s="380"/>
       <c r="AJ33" s="380"/>
       <c r="AK33" s="380"/>
       <c r="AL33" s="380"/>
       <c r="AM33" s="380"/>
       <c r="AN33" s="380"/>
       <c r="AO33" s="380"/>
       <c r="AP33" s="380"/>
       <c r="AQ33" s="380"/>
       <c r="AR33" s="380"/>
       <c r="AS33" s="380"/>
       <c r="AT33" s="381"/>
       <c r="AX33" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="34" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A34" s="11"/>
       <c r="B34" s="368" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C34" s="369"/>
       <c r="D34" s="369"/>
       <c r="E34" s="369"/>
       <c r="F34" s="369"/>
       <c r="G34" s="370"/>
       <c r="H34" s="371"/>
       <c r="I34" s="349"/>
       <c r="J34" s="349"/>
       <c r="K34" s="349"/>
       <c r="L34" s="349"/>
       <c r="M34" s="349"/>
       <c r="N34" s="349"/>
       <c r="O34" s="349"/>
       <c r="P34" s="349"/>
       <c r="Q34" s="349"/>
       <c r="R34" s="349"/>
       <c r="S34" s="349"/>
       <c r="T34" s="349"/>
       <c r="U34" s="349"/>
       <c r="V34" s="349"/>
       <c r="W34" s="349"/>
       <c r="X34" s="349"/>
       <c r="Y34" s="349"/>
       <c r="Z34" s="349"/>
       <c r="AA34" s="349"/>
       <c r="AB34" s="349"/>
       <c r="AC34" s="349"/>
       <c r="AD34" s="349"/>
       <c r="AE34" s="349"/>
       <c r="AF34" s="349"/>
       <c r="AG34" s="349"/>
       <c r="AH34" s="349"/>
       <c r="AI34" s="382"/>
       <c r="AJ34" s="383" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="AK34" s="384"/>
       <c r="AL34" s="384"/>
       <c r="AM34" s="384"/>
       <c r="AN34" s="384"/>
       <c r="AO34" s="384"/>
       <c r="AP34" s="384"/>
       <c r="AQ34" s="384"/>
       <c r="AR34" s="384"/>
       <c r="AS34" s="384"/>
       <c r="AT34" s="385"/>
       <c r="AX34" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="35" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A35" s="8"/>
       <c r="B35" s="368" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="369"/>
       <c r="D35" s="369"/>
       <c r="E35" s="369"/>
       <c r="F35" s="369"/>
       <c r="G35" s="370"/>
       <c r="H35" s="371" t="s">
         <v>95</v>
       </c>
       <c r="I35" s="349"/>
       <c r="J35" s="349"/>
       <c r="K35" s="349"/>
       <c r="L35" s="349"/>
       <c r="M35" s="349"/>
       <c r="N35" s="372"/>
       <c r="O35" s="349"/>
       <c r="P35" s="349"/>
       <c r="Q35" s="349"/>
       <c r="R35" s="349"/>
@@ -12528,51 +12586,51 @@
       <c r="W35" s="349"/>
       <c r="X35" s="349"/>
       <c r="Y35" s="349"/>
       <c r="Z35" s="349"/>
       <c r="AA35" s="349"/>
       <c r="AB35" s="349"/>
       <c r="AC35" s="349"/>
       <c r="AD35" s="349"/>
       <c r="AE35" s="349"/>
       <c r="AF35" s="349"/>
       <c r="AG35" s="349"/>
       <c r="AH35" s="349"/>
       <c r="AI35" s="349"/>
       <c r="AJ35" s="349"/>
       <c r="AK35" s="349"/>
       <c r="AL35" s="349"/>
       <c r="AM35" s="349"/>
       <c r="AN35" s="349"/>
       <c r="AO35" s="349"/>
       <c r="AP35" s="349"/>
       <c r="AQ35" s="349"/>
       <c r="AR35" s="349"/>
       <c r="AS35" s="350"/>
       <c r="AT35" s="351"/>
       <c r="AX35" s="6" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="36" spans="1:50" s="16" customFormat="1" ht="18" customHeight="1">
       <c r="A36" s="8"/>
       <c r="B36" s="373" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="374"/>
       <c r="D36" s="374"/>
       <c r="E36" s="374"/>
       <c r="F36" s="374"/>
       <c r="G36" s="375"/>
       <c r="H36" s="367" t="s">
         <v>95</v>
       </c>
       <c r="I36" s="347"/>
       <c r="J36" s="347"/>
       <c r="K36" s="347"/>
       <c r="L36" s="347"/>
       <c r="M36" s="347"/>
       <c r="N36" s="349"/>
       <c r="O36" s="350"/>
       <c r="P36" s="376"/>
       <c r="Q36" s="349"/>
       <c r="R36" s="350"/>
@@ -12584,121 +12642,121 @@
       <c r="X36" s="350"/>
       <c r="Y36" s="350"/>
       <c r="Z36" s="350"/>
       <c r="AA36" s="350"/>
       <c r="AB36" s="350"/>
       <c r="AC36" s="350"/>
       <c r="AD36" s="350"/>
       <c r="AE36" s="350"/>
       <c r="AF36" s="350"/>
       <c r="AG36" s="350"/>
       <c r="AH36" s="350"/>
       <c r="AI36" s="350"/>
       <c r="AJ36" s="350"/>
       <c r="AK36" s="350"/>
       <c r="AL36" s="350"/>
       <c r="AM36" s="350"/>
       <c r="AN36" s="350"/>
       <c r="AO36" s="350"/>
       <c r="AP36" s="350"/>
       <c r="AQ36" s="350"/>
       <c r="AR36" s="350"/>
       <c r="AS36" s="350"/>
       <c r="AT36" s="351"/>
       <c r="AU36" s="6"/>
       <c r="AX36" s="6" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A37" s="15"/>
       <c r="B37" s="359" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C37" s="360"/>
       <c r="D37" s="360"/>
       <c r="E37" s="360"/>
       <c r="F37" s="360"/>
       <c r="G37" s="360"/>
       <c r="H37" s="360"/>
       <c r="I37" s="361" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J37" s="362"/>
       <c r="K37" s="362"/>
       <c r="L37" s="362"/>
       <c r="M37" s="362"/>
       <c r="N37" s="362"/>
       <c r="O37" s="362"/>
       <c r="P37" s="362"/>
       <c r="Q37" s="362"/>
       <c r="R37" s="362"/>
       <c r="S37" s="362"/>
       <c r="T37" s="362"/>
       <c r="U37" s="362"/>
       <c r="V37" s="362"/>
       <c r="W37" s="362"/>
       <c r="X37" s="362"/>
       <c r="Y37" s="362"/>
       <c r="Z37" s="362"/>
       <c r="AA37" s="362"/>
       <c r="AB37" s="362"/>
       <c r="AC37" s="362"/>
       <c r="AD37" s="362"/>
       <c r="AE37" s="362"/>
       <c r="AF37" s="362"/>
       <c r="AG37" s="362"/>
       <c r="AH37" s="362"/>
       <c r="AI37" s="362"/>
       <c r="AJ37" s="362"/>
       <c r="AK37" s="362"/>
       <c r="AL37" s="362"/>
       <c r="AM37" s="362"/>
       <c r="AN37" s="362"/>
       <c r="AO37" s="362"/>
       <c r="AP37" s="362"/>
       <c r="AQ37" s="362"/>
       <c r="AR37" s="362"/>
       <c r="AS37" s="362"/>
       <c r="AT37" s="363"/>
       <c r="AU37" s="16"/>
       <c r="AX37" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A38" s="8"/>
       <c r="B38" s="364" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="365"/>
       <c r="D38" s="365"/>
       <c r="E38" s="365"/>
       <c r="F38" s="365"/>
       <c r="G38" s="366"/>
       <c r="H38" s="367" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="I38" s="347"/>
       <c r="J38" s="347"/>
       <c r="K38" s="347"/>
       <c r="L38" s="347"/>
       <c r="M38" s="349"/>
       <c r="N38" s="350"/>
       <c r="O38" s="350"/>
       <c r="P38" s="187" t="s">
         <v>98</v>
       </c>
       <c r="Q38" s="187"/>
       <c r="R38" s="349"/>
       <c r="S38" s="350"/>
       <c r="T38" s="350"/>
       <c r="U38" s="187" t="s">
         <v>99</v>
       </c>
       <c r="V38" s="187"/>
       <c r="W38" s="349"/>
       <c r="X38" s="349"/>
       <c r="Y38" s="349"/>
       <c r="Z38" s="187" t="s">
         <v>99</v>
       </c>
@@ -12763,106 +12821,106 @@
       <c r="W39" s="343"/>
       <c r="X39" s="343"/>
       <c r="Y39" s="343"/>
       <c r="Z39" s="343"/>
       <c r="AA39" s="343"/>
       <c r="AB39" s="343"/>
       <c r="AC39" s="343"/>
       <c r="AD39" s="343"/>
       <c r="AE39" s="343"/>
       <c r="AF39" s="343"/>
       <c r="AG39" s="343"/>
       <c r="AH39" s="343"/>
       <c r="AI39" s="343"/>
       <c r="AJ39" s="343"/>
       <c r="AK39" s="343"/>
       <c r="AL39" s="343"/>
       <c r="AM39" s="343"/>
       <c r="AN39" s="343"/>
       <c r="AO39" s="343"/>
       <c r="AP39" s="343"/>
       <c r="AQ39" s="343"/>
       <c r="AR39" s="343"/>
       <c r="AS39" s="343"/>
       <c r="AT39" s="344"/>
       <c r="AX39" s="48" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="40" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A40" s="8"/>
       <c r="B40" s="24"/>
       <c r="C40" s="25"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="26"/>
       <c r="H40" s="345" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I40" s="346"/>
       <c r="J40" s="346"/>
       <c r="K40" s="346"/>
       <c r="L40" s="347" t="s">
         <v>95</v>
       </c>
       <c r="M40" s="347"/>
       <c r="N40" s="347"/>
       <c r="O40" s="347"/>
       <c r="P40" s="347"/>
       <c r="Q40" s="347"/>
       <c r="R40" s="348"/>
       <c r="S40" s="347"/>
       <c r="T40" s="347"/>
       <c r="U40" s="347"/>
       <c r="V40" s="347"/>
       <c r="W40" s="347"/>
       <c r="X40" s="347"/>
       <c r="Y40" s="347"/>
       <c r="Z40" s="347"/>
       <c r="AA40" s="347"/>
       <c r="AB40" s="349"/>
       <c r="AC40" s="349"/>
       <c r="AD40" s="349"/>
       <c r="AE40" s="349"/>
       <c r="AF40" s="349"/>
       <c r="AG40" s="349"/>
       <c r="AH40" s="349"/>
       <c r="AI40" s="349"/>
       <c r="AJ40" s="349"/>
       <c r="AK40" s="349"/>
       <c r="AL40" s="349"/>
       <c r="AM40" s="349"/>
       <c r="AN40" s="349"/>
       <c r="AO40" s="349"/>
       <c r="AP40" s="349"/>
       <c r="AQ40" s="349"/>
       <c r="AR40" s="349"/>
       <c r="AS40" s="350"/>
       <c r="AT40" s="351"/>
       <c r="AX40" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="41" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A41" s="8"/>
       <c r="B41" s="352" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="353"/>
       <c r="D41" s="353"/>
       <c r="E41" s="353"/>
       <c r="F41" s="353"/>
       <c r="G41" s="354"/>
       <c r="H41" s="355" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="356"/>
       <c r="J41" s="337"/>
       <c r="K41" s="337"/>
       <c r="L41" s="337"/>
       <c r="M41" s="337"/>
       <c r="N41" s="337"/>
       <c r="O41" s="337"/>
       <c r="P41" s="127" t="s">
         <v>24</v>
       </c>
@@ -12887,57 +12945,57 @@
       <c r="AC41" s="337"/>
       <c r="AD41" s="337"/>
       <c r="AE41" s="337"/>
       <c r="AF41" s="337"/>
       <c r="AG41" s="337"/>
       <c r="AH41" s="338" t="s">
         <v>105</v>
       </c>
       <c r="AI41" s="338"/>
       <c r="AJ41" s="338"/>
       <c r="AK41" s="127" t="s">
         <v>103</v>
       </c>
       <c r="AL41" s="337"/>
       <c r="AM41" s="337"/>
       <c r="AN41" s="337"/>
       <c r="AO41" s="337"/>
       <c r="AP41" s="337"/>
       <c r="AQ41" s="337"/>
       <c r="AR41" s="338" t="s">
         <v>2</v>
       </c>
       <c r="AS41" s="338"/>
       <c r="AT41" s="339"/>
       <c r="AX41" s="48" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="42" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A42" s="8"/>
       <c r="AX42" s="48" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="43" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A43" s="340" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="340"/>
       <c r="C43" s="340"/>
       <c r="D43" s="340"/>
       <c r="E43" s="340"/>
       <c r="F43" s="340"/>
       <c r="G43" s="340"/>
       <c r="H43" s="340"/>
       <c r="I43" s="340"/>
       <c r="J43" s="341" t="s">
         <v>65</v>
       </c>
       <c r="K43" s="341"/>
       <c r="L43" s="341"/>
       <c r="M43" s="341"/>
       <c r="N43" s="341"/>
       <c r="O43" s="341"/>
       <c r="P43" s="341"/>
       <c r="Q43" s="341"/>
       <c r="R43" s="341"/>
@@ -12948,51 +13006,51 @@
       <c r="W43" s="341"/>
       <c r="X43" s="341"/>
       <c r="Y43" s="341"/>
       <c r="Z43" s="341"/>
       <c r="AA43" s="341"/>
       <c r="AB43" s="341"/>
       <c r="AC43" s="341"/>
       <c r="AD43" s="341"/>
       <c r="AE43" s="341"/>
       <c r="AF43" s="341"/>
       <c r="AG43" s="341"/>
       <c r="AH43" s="341"/>
       <c r="AI43" s="341"/>
       <c r="AJ43" s="341"/>
       <c r="AK43" s="341"/>
       <c r="AL43" s="341"/>
       <c r="AM43" s="341"/>
       <c r="AN43" s="341"/>
       <c r="AO43" s="341"/>
       <c r="AP43" s="341"/>
       <c r="AQ43" s="341"/>
       <c r="AR43" s="341"/>
       <c r="AS43" s="341"/>
       <c r="AT43" s="341"/>
       <c r="AX43" s="48" t="s">
-        <v>201</v>
+        <v>286</v>
       </c>
     </row>
     <row r="44" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A44" s="128"/>
       <c r="B44" s="323" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="324"/>
       <c r="D44" s="324"/>
       <c r="E44" s="324"/>
       <c r="F44" s="324"/>
       <c r="G44" s="324"/>
       <c r="H44" s="325" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="325"/>
       <c r="J44" s="325"/>
       <c r="K44" s="325"/>
       <c r="L44" s="325"/>
       <c r="M44" s="325"/>
       <c r="N44" s="325"/>
       <c r="O44" s="325"/>
       <c r="P44" s="325"/>
       <c r="Q44" s="325"/>
       <c r="R44" s="325"/>
@@ -13003,132 +13061,132 @@
       <c r="W44" s="325"/>
       <c r="X44" s="325"/>
       <c r="Y44" s="325"/>
       <c r="Z44" s="325"/>
       <c r="AA44" s="325"/>
       <c r="AB44" s="325"/>
       <c r="AC44" s="325"/>
       <c r="AD44" s="325"/>
       <c r="AE44" s="325"/>
       <c r="AF44" s="325"/>
       <c r="AG44" s="325"/>
       <c r="AH44" s="325"/>
       <c r="AI44" s="325"/>
       <c r="AJ44" s="325"/>
       <c r="AK44" s="325"/>
       <c r="AL44" s="325"/>
       <c r="AM44" s="325"/>
       <c r="AN44" s="325"/>
       <c r="AO44" s="325"/>
       <c r="AP44" s="325"/>
       <c r="AQ44" s="325"/>
       <c r="AR44" s="325"/>
       <c r="AS44" s="326"/>
       <c r="AT44" s="327"/>
       <c r="AX44" s="48" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A45" s="8"/>
       <c r="B45" s="328" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C45" s="329"/>
       <c r="D45" s="329"/>
       <c r="E45" s="329"/>
       <c r="F45" s="329"/>
       <c r="G45" s="330"/>
       <c r="H45" s="53" t="s">
         <v>37</v>
       </c>
       <c r="I45" s="331" t="s">
         <v>29</v>
       </c>
       <c r="J45" s="331"/>
       <c r="K45" s="332" t="s">
         <v>118</v>
       </c>
       <c r="L45" s="333"/>
       <c r="M45" s="333"/>
       <c r="N45" s="72" t="s">
         <v>30</v>
       </c>
       <c r="O45" s="333" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="P45" s="333"/>
       <c r="Q45" s="334"/>
       <c r="R45" s="334"/>
       <c r="S45" s="334"/>
       <c r="T45" s="335"/>
       <c r="U45" s="54" t="s">
         <v>37</v>
       </c>
       <c r="V45" s="331" t="s">
         <v>29</v>
       </c>
       <c r="W45" s="331"/>
       <c r="X45" s="333"/>
       <c r="Y45" s="333"/>
       <c r="Z45" s="333"/>
       <c r="AA45" s="72" t="s">
         <v>30</v>
       </c>
       <c r="AB45" s="333"/>
       <c r="AC45" s="333"/>
       <c r="AD45" s="334"/>
       <c r="AE45" s="334"/>
       <c r="AF45" s="334"/>
       <c r="AG45" s="335"/>
       <c r="AH45" s="54" t="s">
         <v>37</v>
       </c>
       <c r="AI45" s="331" t="s">
         <v>29</v>
       </c>
       <c r="AJ45" s="331"/>
       <c r="AK45" s="333"/>
       <c r="AL45" s="333"/>
       <c r="AM45" s="333"/>
       <c r="AN45" s="72" t="s">
         <v>30</v>
       </c>
       <c r="AO45" s="333"/>
       <c r="AP45" s="333"/>
       <c r="AQ45" s="334"/>
       <c r="AR45" s="334"/>
       <c r="AS45" s="334"/>
       <c r="AT45" s="336"/>
       <c r="AX45" s="48" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A46" s="8"/>
       <c r="B46" s="321" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C46" s="301"/>
       <c r="D46" s="301"/>
       <c r="E46" s="301"/>
       <c r="F46" s="301"/>
       <c r="G46" s="302"/>
       <c r="H46" s="55" t="s">
         <v>37</v>
       </c>
       <c r="I46" s="306" t="s">
         <v>31</v>
       </c>
       <c r="J46" s="306"/>
       <c r="K46" s="306" t="s">
         <v>32</v>
       </c>
       <c r="L46" s="306"/>
       <c r="M46" s="322" t="s">
         <v>118</v>
       </c>
       <c r="N46" s="319"/>
       <c r="O46" s="281"/>
       <c r="P46" s="298" t="s">
         <v>33</v>
       </c>
@@ -13159,198 +13217,198 @@
       <c r="AE46" s="319"/>
       <c r="AF46" s="307"/>
       <c r="AG46" s="320"/>
       <c r="AH46" s="130" t="s">
         <v>37</v>
       </c>
       <c r="AI46" s="306" t="s">
         <v>31</v>
       </c>
       <c r="AJ46" s="306"/>
       <c r="AK46" s="306" t="s">
         <v>32</v>
       </c>
       <c r="AL46" s="306"/>
       <c r="AM46" s="319"/>
       <c r="AN46" s="319"/>
       <c r="AO46" s="281"/>
       <c r="AP46" s="298" t="s">
         <v>33</v>
       </c>
       <c r="AQ46" s="319"/>
       <c r="AR46" s="319"/>
       <c r="AS46" s="307"/>
       <c r="AT46" s="308"/>
       <c r="AX46" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A47" s="8"/>
       <c r="B47" s="309" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C47" s="310"/>
       <c r="D47" s="310"/>
       <c r="E47" s="310"/>
       <c r="F47" s="310"/>
       <c r="G47" s="311"/>
       <c r="H47" s="55" t="s">
         <v>37</v>
       </c>
       <c r="I47" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J47" s="306"/>
       <c r="K47" s="303" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L47" s="281"/>
       <c r="M47" s="281"/>
       <c r="N47" s="281"/>
       <c r="O47" s="56" t="s">
         <v>30</v>
       </c>
       <c r="P47" s="298" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Q47" s="298"/>
       <c r="R47" s="281"/>
       <c r="S47" s="281"/>
       <c r="T47" s="315"/>
       <c r="U47" s="130" t="s">
         <v>37</v>
       </c>
       <c r="V47" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="W47" s="306"/>
       <c r="X47" s="280"/>
       <c r="Y47" s="281"/>
       <c r="Z47" s="281"/>
       <c r="AA47" s="281"/>
       <c r="AB47" s="56" t="s">
         <v>30</v>
       </c>
       <c r="AC47" s="298"/>
       <c r="AD47" s="316"/>
       <c r="AE47" s="317"/>
       <c r="AF47" s="317"/>
       <c r="AG47" s="318"/>
       <c r="AH47" s="130" t="s">
         <v>37</v>
       </c>
       <c r="AI47" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AJ47" s="306"/>
       <c r="AK47" s="280"/>
       <c r="AL47" s="281"/>
       <c r="AM47" s="281"/>
       <c r="AN47" s="281"/>
       <c r="AO47" s="56" t="s">
         <v>30</v>
       </c>
       <c r="AP47" s="298"/>
       <c r="AQ47" s="298"/>
       <c r="AR47" s="281"/>
       <c r="AS47" s="281"/>
       <c r="AT47" s="299"/>
     </row>
     <row r="48" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A48" s="8"/>
       <c r="B48" s="312"/>
       <c r="C48" s="313"/>
       <c r="D48" s="313"/>
       <c r="E48" s="313"/>
       <c r="F48" s="313"/>
       <c r="G48" s="314"/>
       <c r="H48" s="55" t="s">
         <v>37</v>
       </c>
       <c r="I48" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J48" s="306"/>
       <c r="K48" s="280"/>
       <c r="L48" s="281"/>
       <c r="M48" s="281"/>
       <c r="N48" s="281"/>
       <c r="O48" s="56" t="s">
         <v>30</v>
       </c>
       <c r="P48" s="298"/>
       <c r="Q48" s="298"/>
       <c r="R48" s="281"/>
       <c r="S48" s="281"/>
       <c r="T48" s="315"/>
       <c r="U48" s="130" t="s">
         <v>37</v>
       </c>
       <c r="V48" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="W48" s="306"/>
       <c r="X48" s="280"/>
       <c r="Y48" s="281"/>
       <c r="Z48" s="281"/>
       <c r="AA48" s="281"/>
       <c r="AB48" s="56" t="s">
         <v>30</v>
       </c>
       <c r="AC48" s="298"/>
       <c r="AD48" s="298"/>
       <c r="AE48" s="281"/>
       <c r="AF48" s="281"/>
       <c r="AG48" s="315"/>
       <c r="AH48" s="130" t="s">
         <v>37</v>
       </c>
       <c r="AI48" s="306" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AJ48" s="306"/>
       <c r="AK48" s="280"/>
       <c r="AL48" s="281"/>
       <c r="AM48" s="281"/>
       <c r="AN48" s="281"/>
       <c r="AO48" s="56" t="s">
         <v>30</v>
       </c>
       <c r="AP48" s="298"/>
       <c r="AQ48" s="298"/>
       <c r="AR48" s="281"/>
       <c r="AS48" s="281"/>
       <c r="AT48" s="299"/>
       <c r="AX48" s="48" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A49" s="8"/>
       <c r="B49" s="300" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C49" s="301"/>
       <c r="D49" s="301"/>
       <c r="E49" s="301"/>
       <c r="F49" s="301"/>
       <c r="G49" s="302"/>
       <c r="H49" s="55" t="s">
         <v>37</v>
       </c>
       <c r="I49" s="280" t="s">
         <v>34</v>
       </c>
       <c r="J49" s="280"/>
       <c r="K49" s="280"/>
       <c r="L49" s="55" t="s">
         <v>37</v>
       </c>
       <c r="M49" s="280" t="s">
         <v>35</v>
       </c>
       <c r="N49" s="280"/>
       <c r="O49" s="303" t="s">
         <v>120</v>
       </c>
       <c r="P49" s="280"/>
@@ -13379,167 +13437,167 @@
       <c r="AE49" s="280" t="s">
         <v>35</v>
       </c>
       <c r="AF49" s="280"/>
       <c r="AG49" s="303" t="s">
         <v>120</v>
       </c>
       <c r="AH49" s="280"/>
       <c r="AI49" s="280"/>
       <c r="AJ49" s="280"/>
       <c r="AK49" s="280"/>
       <c r="AL49" s="305"/>
       <c r="AM49" s="55" t="s">
         <v>37</v>
       </c>
       <c r="AN49" s="306" t="s">
         <v>67</v>
       </c>
       <c r="AO49" s="306"/>
       <c r="AP49" s="306"/>
       <c r="AQ49" s="306"/>
       <c r="AR49" s="306"/>
       <c r="AS49" s="281"/>
       <c r="AT49" s="299"/>
       <c r="AX49" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A50" s="8"/>
       <c r="B50" s="282" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C50" s="283"/>
       <c r="D50" s="283"/>
       <c r="E50" s="283"/>
       <c r="F50" s="283"/>
       <c r="G50" s="283"/>
       <c r="H50" s="284"/>
       <c r="I50" s="285"/>
       <c r="J50" s="285"/>
       <c r="K50" s="286"/>
       <c r="L50" s="286"/>
       <c r="M50" s="286"/>
       <c r="N50" s="286"/>
       <c r="O50" s="286"/>
       <c r="P50" s="286"/>
       <c r="Q50" s="286"/>
       <c r="R50" s="286"/>
       <c r="S50" s="286"/>
       <c r="T50" s="286"/>
       <c r="U50" s="286"/>
       <c r="V50" s="286"/>
       <c r="W50" s="286"/>
       <c r="X50" s="286"/>
       <c r="Y50" s="286"/>
       <c r="Z50" s="286"/>
       <c r="AA50" s="286"/>
       <c r="AB50" s="286"/>
       <c r="AC50" s="286"/>
       <c r="AD50" s="286"/>
       <c r="AE50" s="286"/>
       <c r="AF50" s="286"/>
       <c r="AG50" s="286"/>
       <c r="AH50" s="286"/>
       <c r="AI50" s="286"/>
       <c r="AJ50" s="286"/>
       <c r="AK50" s="286"/>
       <c r="AL50" s="286"/>
       <c r="AM50" s="286"/>
       <c r="AN50" s="286"/>
       <c r="AO50" s="286"/>
       <c r="AP50" s="286"/>
       <c r="AQ50" s="286"/>
       <c r="AR50" s="286"/>
       <c r="AS50" s="286"/>
       <c r="AT50" s="287"/>
       <c r="AX50" s="70" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A51" s="8"/>
       <c r="B51" s="288" t="s">
         <v>106</v>
       </c>
       <c r="C51" s="289"/>
       <c r="D51" s="289"/>
       <c r="E51" s="289"/>
       <c r="F51" s="289"/>
       <c r="G51" s="289"/>
       <c r="H51" s="289"/>
       <c r="I51" s="289"/>
       <c r="J51" s="290" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K51" s="187"/>
       <c r="L51" s="187"/>
       <c r="M51" s="187"/>
       <c r="N51" s="187"/>
       <c r="O51" s="187"/>
       <c r="P51" s="187"/>
       <c r="Q51" s="187"/>
       <c r="R51" s="187"/>
       <c r="S51" s="187"/>
       <c r="T51" s="187"/>
       <c r="U51" s="291" t="s">
         <v>95</v>
       </c>
       <c r="V51" s="291"/>
       <c r="W51" s="292"/>
       <c r="X51" s="293" t="s">
         <v>107</v>
       </c>
       <c r="Y51" s="293"/>
       <c r="Z51" s="186"/>
       <c r="AA51" s="291" t="s">
         <v>95</v>
       </c>
       <c r="AB51" s="291"/>
       <c r="AC51" s="294"/>
       <c r="AD51" s="295" t="s">
         <v>68</v>
       </c>
       <c r="AE51" s="296"/>
       <c r="AF51" s="296"/>
       <c r="AG51" s="296"/>
       <c r="AH51" s="296"/>
       <c r="AI51" s="296"/>
       <c r="AJ51" s="296"/>
       <c r="AK51" s="296"/>
       <c r="AL51" s="296"/>
       <c r="AM51" s="296"/>
       <c r="AN51" s="296"/>
       <c r="AO51" s="296"/>
       <c r="AP51" s="296"/>
       <c r="AQ51" s="296"/>
       <c r="AR51" s="296"/>
       <c r="AS51" s="296"/>
       <c r="AT51" s="297"/>
       <c r="AX51" s="70" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A52" s="8"/>
       <c r="B52" s="274" t="s">
         <v>88</v>
       </c>
       <c r="C52" s="275"/>
       <c r="D52" s="275"/>
       <c r="E52" s="275"/>
       <c r="F52" s="275"/>
       <c r="G52" s="275"/>
       <c r="H52" s="275"/>
       <c r="I52" s="275"/>
       <c r="J52" s="275"/>
       <c r="K52" s="275"/>
       <c r="L52" s="275"/>
       <c r="M52" s="275"/>
       <c r="N52" s="275"/>
       <c r="O52" s="275"/>
       <c r="P52" s="275"/>
       <c r="Q52" s="275"/>
       <c r="R52" s="275"/>
       <c r="S52" s="276" t="s">
         <v>87</v>
@@ -13550,51 +13608,51 @@
       <c r="W52" s="276"/>
       <c r="X52" s="276"/>
       <c r="Y52" s="276"/>
       <c r="Z52" s="276"/>
       <c r="AA52" s="276"/>
       <c r="AB52" s="276"/>
       <c r="AC52" s="276"/>
       <c r="AD52" s="276"/>
       <c r="AE52" s="276"/>
       <c r="AF52" s="276"/>
       <c r="AG52" s="276"/>
       <c r="AH52" s="276"/>
       <c r="AI52" s="276"/>
       <c r="AJ52" s="276"/>
       <c r="AK52" s="276"/>
       <c r="AL52" s="276"/>
       <c r="AM52" s="276"/>
       <c r="AN52" s="276"/>
       <c r="AO52" s="276"/>
       <c r="AP52" s="276"/>
       <c r="AQ52" s="276"/>
       <c r="AR52" s="276"/>
       <c r="AS52" s="276"/>
       <c r="AT52" s="277"/>
       <c r="AX52" s="70" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A53" s="8"/>
       <c r="B53" s="255" t="s">
         <v>38</v>
       </c>
       <c r="C53" s="256"/>
       <c r="D53" s="256"/>
       <c r="E53" s="256"/>
       <c r="F53" s="257"/>
       <c r="G53" s="258" t="s">
         <v>108</v>
       </c>
       <c r="H53" s="259"/>
       <c r="I53" s="259"/>
       <c r="J53" s="259" t="s">
         <v>109</v>
       </c>
       <c r="K53" s="259"/>
       <c r="L53" s="259"/>
       <c r="M53" s="259"/>
       <c r="N53" s="259"/>
       <c r="O53" s="259"/>
       <c r="P53" s="278"/>
@@ -13619,171 +13677,171 @@
       <c r="AC53" s="259"/>
       <c r="AD53" s="259" t="s">
         <v>109</v>
       </c>
       <c r="AE53" s="259"/>
       <c r="AF53" s="259"/>
       <c r="AG53" s="259"/>
       <c r="AH53" s="259"/>
       <c r="AI53" s="259"/>
       <c r="AJ53" s="278"/>
       <c r="AK53" s="258" t="s">
         <v>108</v>
       </c>
       <c r="AL53" s="259"/>
       <c r="AM53" s="259"/>
       <c r="AN53" s="259" t="s">
         <v>109</v>
       </c>
       <c r="AO53" s="259"/>
       <c r="AP53" s="259"/>
       <c r="AQ53" s="259"/>
       <c r="AR53" s="259"/>
       <c r="AS53" s="259"/>
       <c r="AT53" s="279"/>
       <c r="AX53" s="70" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="54" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A54" s="8"/>
       <c r="B54" s="247" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="248"/>
       <c r="D54" s="248"/>
       <c r="E54" s="248"/>
       <c r="F54" s="249"/>
       <c r="G54" s="137"/>
       <c r="H54" s="138"/>
       <c r="I54" s="139"/>
       <c r="J54" s="271" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="K54" s="272"/>
       <c r="L54" s="272"/>
       <c r="M54" s="272"/>
       <c r="N54" s="272"/>
       <c r="O54" s="272"/>
       <c r="P54" s="273"/>
       <c r="Q54" s="137"/>
       <c r="R54" s="138"/>
       <c r="S54" s="139"/>
       <c r="T54" s="141" t="s">
         <v>90</v>
       </c>
       <c r="U54" s="141"/>
       <c r="V54" s="141"/>
       <c r="W54" s="141"/>
       <c r="X54" s="141"/>
       <c r="Y54" s="141"/>
       <c r="Z54" s="142"/>
       <c r="AA54" s="137"/>
       <c r="AB54" s="138"/>
       <c r="AC54" s="139"/>
       <c r="AD54" s="141" t="s">
         <v>91</v>
       </c>
       <c r="AE54" s="141"/>
       <c r="AF54" s="141"/>
       <c r="AG54" s="141"/>
       <c r="AH54" s="141"/>
       <c r="AI54" s="141"/>
       <c r="AJ54" s="142"/>
       <c r="AK54" s="137"/>
       <c r="AL54" s="138"/>
       <c r="AM54" s="139"/>
       <c r="AN54" s="141" t="s">
         <v>92</v>
       </c>
       <c r="AO54" s="141"/>
       <c r="AP54" s="141"/>
       <c r="AQ54" s="141"/>
       <c r="AR54" s="141"/>
       <c r="AS54" s="141"/>
       <c r="AT54" s="254"/>
       <c r="AX54" s="69" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A55" s="8"/>
       <c r="B55" s="34"/>
       <c r="C55" s="35"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="36"/>
       <c r="G55" s="137"/>
       <c r="H55" s="138"/>
       <c r="I55" s="139"/>
       <c r="J55" s="264" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="K55" s="141"/>
       <c r="L55" s="141"/>
       <c r="M55" s="141"/>
       <c r="N55" s="141"/>
       <c r="O55" s="141"/>
       <c r="P55" s="142"/>
       <c r="Q55" s="137"/>
       <c r="R55" s="138"/>
       <c r="S55" s="139"/>
       <c r="T55" s="264" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="U55" s="141"/>
       <c r="V55" s="141"/>
       <c r="W55" s="141"/>
       <c r="X55" s="141"/>
       <c r="Y55" s="141"/>
       <c r="Z55" s="142"/>
       <c r="AA55" s="137"/>
       <c r="AB55" s="138"/>
       <c r="AC55" s="139"/>
       <c r="AD55" s="264" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="AE55" s="141"/>
       <c r="AF55" s="141"/>
       <c r="AG55" s="141"/>
       <c r="AH55" s="141"/>
       <c r="AI55" s="141"/>
       <c r="AJ55" s="142"/>
       <c r="AK55" s="137"/>
       <c r="AL55" s="138"/>
       <c r="AM55" s="139"/>
       <c r="AN55" s="253" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="AO55" s="141"/>
       <c r="AP55" s="141"/>
       <c r="AQ55" s="141"/>
       <c r="AR55" s="141"/>
       <c r="AS55" s="141"/>
       <c r="AT55" s="254"/>
       <c r="AX55" s="48" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="56" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A56" s="8"/>
       <c r="B56" s="255" t="s">
         <v>75</v>
       </c>
       <c r="C56" s="256"/>
       <c r="D56" s="256"/>
       <c r="E56" s="256"/>
       <c r="F56" s="257"/>
       <c r="G56" s="258" t="s">
         <v>108</v>
       </c>
       <c r="H56" s="259"/>
       <c r="I56" s="259"/>
       <c r="J56" s="260" t="s">
         <v>112</v>
       </c>
       <c r="K56" s="261"/>
       <c r="L56" s="261"/>
       <c r="M56" s="261"/>
       <c r="N56" s="261"/>
       <c r="O56" s="261"/>
       <c r="P56" s="261"/>
@@ -13800,51 +13858,51 @@
       <c r="AA56" s="258" t="s">
         <v>108</v>
       </c>
       <c r="AB56" s="259"/>
       <c r="AC56" s="259"/>
       <c r="AD56" s="260" t="s">
         <v>112</v>
       </c>
       <c r="AE56" s="261"/>
       <c r="AF56" s="261"/>
       <c r="AG56" s="261"/>
       <c r="AH56" s="261"/>
       <c r="AI56" s="261"/>
       <c r="AJ56" s="261"/>
       <c r="AK56" s="261"/>
       <c r="AL56" s="261"/>
       <c r="AM56" s="261"/>
       <c r="AN56" s="261"/>
       <c r="AO56" s="261"/>
       <c r="AP56" s="261"/>
       <c r="AQ56" s="261"/>
       <c r="AR56" s="261"/>
       <c r="AS56" s="261"/>
       <c r="AT56" s="263"/>
       <c r="AX56" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A57" s="8"/>
       <c r="B57" s="247" t="s">
         <v>69</v>
       </c>
       <c r="C57" s="248"/>
       <c r="D57" s="248"/>
       <c r="E57" s="248"/>
       <c r="F57" s="249"/>
       <c r="G57" s="181"/>
       <c r="H57" s="182"/>
       <c r="I57" s="183"/>
       <c r="J57" s="189" t="s">
         <v>89</v>
       </c>
       <c r="K57" s="189"/>
       <c r="L57" s="189"/>
       <c r="M57" s="189"/>
       <c r="N57" s="250" t="s">
         <v>83</v>
       </c>
       <c r="O57" s="251"/>
       <c r="P57" s="252"/>
@@ -13882,424 +13940,424 @@
       <c r="AN57" s="47" t="s">
         <v>85</v>
       </c>
       <c r="AO57" s="270" t="s">
         <v>95</v>
       </c>
       <c r="AP57" s="270"/>
       <c r="AQ57" s="270"/>
       <c r="AR57" s="270"/>
       <c r="AS57" s="270"/>
       <c r="AT57" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A58" s="8"/>
       <c r="B58" s="122"/>
       <c r="C58" s="123"/>
       <c r="D58" s="123"/>
       <c r="E58" s="123"/>
       <c r="F58" s="124"/>
       <c r="G58" s="137"/>
       <c r="H58" s="138"/>
       <c r="I58" s="139"/>
       <c r="J58" s="140" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="K58" s="141"/>
       <c r="L58" s="141"/>
       <c r="M58" s="142"/>
       <c r="N58" s="198"/>
       <c r="O58" s="198"/>
       <c r="P58" s="73" t="s">
         <v>78</v>
       </c>
       <c r="Q58" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R58" s="200"/>
       <c r="S58" s="200"/>
       <c r="T58" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U58" s="121"/>
       <c r="V58" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W58" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X58" s="76" t="s">
         <v>95</v>
       </c>
       <c r="Y58" s="205"/>
       <c r="Z58" s="198"/>
       <c r="AA58" s="73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="AB58" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="200"/>
       <c r="AD58" s="200"/>
       <c r="AE58" s="73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="AF58" s="121"/>
       <c r="AG58" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AH58" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AI58" s="76"/>
       <c r="AJ58" s="243" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="AK58" s="244"/>
       <c r="AL58" s="77"/>
       <c r="AM58" s="245" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AN58" s="246"/>
       <c r="AO58" s="121"/>
       <c r="AP58" s="77" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AQ58" s="194" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AR58" s="244"/>
       <c r="AS58" s="75"/>
       <c r="AT58" s="78" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="59" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A59" s="8"/>
       <c r="B59" s="37"/>
       <c r="C59" s="38"/>
       <c r="D59" s="38"/>
       <c r="E59" s="38"/>
       <c r="F59" s="39"/>
       <c r="G59" s="218"/>
       <c r="H59" s="219"/>
       <c r="I59" s="220"/>
       <c r="J59" s="224" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="K59" s="225"/>
       <c r="L59" s="225"/>
       <c r="M59" s="225"/>
       <c r="N59" s="225"/>
       <c r="O59" s="225"/>
       <c r="P59" s="226"/>
       <c r="Q59" s="230" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="R59" s="231"/>
       <c r="S59" s="231"/>
       <c r="T59" s="79"/>
       <c r="U59" s="80" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="V59" s="241"/>
       <c r="W59" s="209"/>
       <c r="X59" s="209"/>
       <c r="Y59" s="209"/>
       <c r="Z59" s="81" t="s">
         <v>76</v>
       </c>
       <c r="AA59" s="218"/>
       <c r="AB59" s="219"/>
       <c r="AC59" s="219"/>
       <c r="AD59" s="242" t="s">
         <v>114</v>
       </c>
       <c r="AE59" s="225"/>
       <c r="AF59" s="226"/>
       <c r="AG59" s="230" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="AH59" s="231"/>
       <c r="AI59" s="82"/>
       <c r="AJ59" s="83" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="AK59" s="231" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="AL59" s="231"/>
       <c r="AM59" s="236"/>
       <c r="AN59" s="236"/>
       <c r="AO59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="AP59" s="207" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="AQ59" s="208"/>
       <c r="AR59" s="209"/>
       <c r="AS59" s="209"/>
       <c r="AT59" s="85" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="60" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A60" s="8"/>
       <c r="B60" s="37"/>
       <c r="C60" s="38"/>
       <c r="D60" s="38"/>
       <c r="E60" s="38"/>
       <c r="F60" s="39"/>
       <c r="G60" s="221"/>
       <c r="H60" s="222"/>
       <c r="I60" s="223"/>
       <c r="J60" s="227"/>
       <c r="K60" s="228"/>
       <c r="L60" s="228"/>
       <c r="M60" s="228"/>
       <c r="N60" s="228"/>
       <c r="O60" s="228"/>
       <c r="P60" s="229"/>
       <c r="Q60" s="210" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="R60" s="211"/>
       <c r="S60" s="211"/>
       <c r="T60" s="86"/>
       <c r="U60" s="87" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="V60" s="212"/>
       <c r="W60" s="213"/>
       <c r="X60" s="213"/>
       <c r="Y60" s="213"/>
       <c r="Z60" s="88" t="s">
         <v>76</v>
       </c>
       <c r="AA60" s="221"/>
       <c r="AB60" s="222"/>
       <c r="AC60" s="222"/>
       <c r="AD60" s="227"/>
       <c r="AE60" s="228"/>
       <c r="AF60" s="229"/>
       <c r="AG60" s="210" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="AH60" s="211"/>
       <c r="AI60" s="89"/>
       <c r="AJ60" s="90" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="AK60" s="214"/>
       <c r="AL60" s="215"/>
       <c r="AM60" s="215"/>
       <c r="AN60" s="215"/>
       <c r="AO60" s="91" t="s">
         <v>76</v>
       </c>
       <c r="AP60" s="216" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="AQ60" s="217"/>
       <c r="AR60" s="217"/>
       <c r="AS60" s="92"/>
       <c r="AT60" s="93" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="AX60" s="48" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A61" s="8"/>
       <c r="B61" s="37"/>
       <c r="C61" s="38"/>
       <c r="D61" s="38"/>
       <c r="E61" s="38"/>
       <c r="F61" s="39"/>
       <c r="G61" s="218"/>
       <c r="H61" s="219"/>
       <c r="I61" s="220"/>
       <c r="J61" s="224" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="K61" s="225"/>
       <c r="L61" s="225"/>
       <c r="M61" s="226"/>
       <c r="N61" s="230" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="O61" s="231"/>
       <c r="P61" s="231"/>
       <c r="Q61" s="79"/>
       <c r="R61" s="80" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="S61" s="232"/>
       <c r="T61" s="208"/>
       <c r="U61" s="84" t="s">
         <v>97</v>
       </c>
       <c r="V61" s="94" t="s">
         <v>47</v>
       </c>
       <c r="W61" s="208"/>
       <c r="X61" s="208"/>
       <c r="Y61" s="84" t="s">
         <v>78</v>
       </c>
       <c r="Z61" s="95"/>
       <c r="AA61" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AB61" s="96" t="s">
         <v>113</v>
       </c>
       <c r="AC61" s="97" t="s">
         <v>95</v>
       </c>
       <c r="AD61" s="232"/>
       <c r="AE61" s="208"/>
       <c r="AF61" s="84" t="s">
         <v>97</v>
       </c>
       <c r="AG61" s="94" t="s">
         <v>47</v>
       </c>
       <c r="AH61" s="208"/>
       <c r="AI61" s="208"/>
       <c r="AJ61" s="84" t="s">
         <v>78</v>
       </c>
       <c r="AK61" s="95"/>
       <c r="AL61" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AM61" s="96" t="s">
         <v>113</v>
       </c>
       <c r="AN61" s="97" t="s">
         <v>95</v>
       </c>
       <c r="AO61" s="230" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AP61" s="233"/>
       <c r="AQ61" s="234"/>
       <c r="AR61" s="235"/>
       <c r="AS61" s="236"/>
       <c r="AT61" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX61" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A62" s="8"/>
       <c r="B62" s="37"/>
       <c r="C62" s="38"/>
       <c r="D62" s="38"/>
       <c r="E62" s="38"/>
       <c r="F62" s="39"/>
       <c r="G62" s="221"/>
       <c r="H62" s="222"/>
       <c r="I62" s="223"/>
       <c r="J62" s="227"/>
       <c r="K62" s="228"/>
       <c r="L62" s="228"/>
       <c r="M62" s="229"/>
       <c r="N62" s="210" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="O62" s="211"/>
       <c r="P62" s="211"/>
       <c r="Q62" s="86"/>
       <c r="R62" s="87" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="S62" s="237"/>
       <c r="T62" s="238"/>
       <c r="U62" s="99" t="s">
         <v>97</v>
       </c>
       <c r="V62" s="100" t="s">
         <v>47</v>
       </c>
       <c r="W62" s="238"/>
       <c r="X62" s="238"/>
       <c r="Y62" s="99" t="s">
         <v>78</v>
       </c>
       <c r="Z62" s="92"/>
       <c r="AA62" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AB62" s="86" t="s">
         <v>113</v>
       </c>
       <c r="AC62" s="101" t="s">
         <v>95</v>
       </c>
       <c r="AD62" s="237"/>
       <c r="AE62" s="238"/>
       <c r="AF62" s="99" t="s">
         <v>97</v>
       </c>
       <c r="AG62" s="100" t="s">
         <v>47</v>
       </c>
       <c r="AH62" s="238"/>
       <c r="AI62" s="238"/>
       <c r="AJ62" s="99" t="s">
         <v>78</v>
       </c>
       <c r="AK62" s="92"/>
       <c r="AL62" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AM62" s="86" t="s">
         <v>113</v>
       </c>
       <c r="AN62" s="101" t="s">
         <v>95</v>
       </c>
       <c r="AO62" s="239" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AP62" s="238"/>
       <c r="AQ62" s="240"/>
       <c r="AR62" s="214"/>
       <c r="AS62" s="215"/>
       <c r="AT62" s="102" t="s">
         <v>86</v>
       </c>
       <c r="AX62" s="48" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A63" s="8"/>
       <c r="B63" s="37"/>
       <c r="C63" s="38"/>
       <c r="D63" s="38"/>
       <c r="E63" s="38"/>
       <c r="F63" s="39"/>
       <c r="G63" s="137"/>
       <c r="H63" s="138"/>
       <c r="I63" s="139"/>
       <c r="J63" s="206" t="s">
         <v>115</v>
       </c>
       <c r="K63" s="141"/>
       <c r="L63" s="141"/>
       <c r="M63" s="141"/>
       <c r="N63" s="141"/>
       <c r="O63" s="141"/>
       <c r="P63" s="142"/>
       <c r="Q63" s="205"/>
       <c r="R63" s="198"/>
       <c r="S63" s="73" t="s">
         <v>86</v>
@@ -14328,412 +14386,412 @@
       <c r="AG63" s="198"/>
       <c r="AH63" s="121" t="s">
         <v>116</v>
       </c>
       <c r="AI63" s="205"/>
       <c r="AJ63" s="198"/>
       <c r="AK63" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AL63" s="198"/>
       <c r="AM63" s="198"/>
       <c r="AN63" s="121" t="s">
         <v>116</v>
       </c>
       <c r="AO63" s="205"/>
       <c r="AP63" s="198"/>
       <c r="AQ63" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AR63" s="198"/>
       <c r="AS63" s="198"/>
       <c r="AT63" s="78" t="s">
         <v>116</v>
       </c>
       <c r="AX63" s="6" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A64" s="8"/>
       <c r="B64" s="37"/>
       <c r="C64" s="202"/>
       <c r="D64" s="203"/>
       <c r="E64" s="203"/>
       <c r="F64" s="71"/>
       <c r="G64" s="137"/>
       <c r="H64" s="138"/>
       <c r="I64" s="139"/>
       <c r="J64" s="140" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="K64" s="141"/>
       <c r="L64" s="141"/>
       <c r="M64" s="142"/>
       <c r="N64" s="198"/>
       <c r="O64" s="198"/>
       <c r="P64" s="73" t="s">
         <v>97</v>
       </c>
       <c r="Q64" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R64" s="200"/>
       <c r="S64" s="200"/>
       <c r="T64" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U64" s="121"/>
       <c r="V64" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W64" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X64" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Y64" s="198"/>
       <c r="Z64" s="204"/>
       <c r="AA64" s="199"/>
       <c r="AB64" s="198"/>
       <c r="AC64" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD64" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE64" s="200"/>
       <c r="AF64" s="200"/>
       <c r="AG64" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH64" s="121"/>
       <c r="AI64" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ64" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK64" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL64" s="198"/>
       <c r="AM64" s="201"/>
       <c r="AN64" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO64" s="194"/>
       <c r="AP64" s="194"/>
       <c r="AQ64" s="195"/>
       <c r="AR64" s="196"/>
       <c r="AS64" s="197"/>
       <c r="AT64" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX64" s="48" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A65" s="8"/>
       <c r="B65" s="37"/>
       <c r="C65" s="202"/>
       <c r="D65" s="203"/>
       <c r="E65" s="203"/>
       <c r="F65" s="71"/>
       <c r="G65" s="137"/>
       <c r="H65" s="138"/>
       <c r="I65" s="139"/>
       <c r="J65" s="140" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K65" s="141"/>
       <c r="L65" s="141"/>
       <c r="M65" s="142"/>
       <c r="N65" s="198"/>
       <c r="O65" s="198"/>
       <c r="P65" s="73" t="s">
         <v>97</v>
       </c>
       <c r="Q65" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R65" s="200"/>
       <c r="S65" s="200"/>
       <c r="T65" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U65" s="121"/>
       <c r="V65" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W65" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X65" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Y65" s="198"/>
       <c r="Z65" s="204"/>
       <c r="AA65" s="199"/>
       <c r="AB65" s="198"/>
       <c r="AC65" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD65" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE65" s="200"/>
       <c r="AF65" s="200"/>
       <c r="AG65" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH65" s="121"/>
       <c r="AI65" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ65" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK65" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL65" s="198"/>
       <c r="AM65" s="201"/>
       <c r="AN65" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO65" s="194"/>
       <c r="AP65" s="194"/>
       <c r="AQ65" s="195"/>
       <c r="AR65" s="196"/>
       <c r="AS65" s="197"/>
       <c r="AT65" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX65" s="48" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A66" s="8"/>
       <c r="B66" s="37"/>
       <c r="C66" s="38"/>
       <c r="D66" s="38"/>
       <c r="E66" s="38"/>
       <c r="F66" s="39"/>
       <c r="G66" s="137"/>
       <c r="H66" s="138"/>
       <c r="I66" s="139"/>
       <c r="J66" s="140" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K66" s="141"/>
       <c r="L66" s="141"/>
       <c r="M66" s="142"/>
       <c r="N66" s="74" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="O66" s="198"/>
       <c r="P66" s="198"/>
       <c r="Q66" s="74" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="R66" s="198"/>
       <c r="S66" s="198"/>
       <c r="T66" s="73" t="s">
         <v>97</v>
       </c>
       <c r="U66" s="74" t="s">
         <v>47</v>
       </c>
       <c r="V66" s="198"/>
       <c r="W66" s="198"/>
       <c r="X66" s="73" t="s">
         <v>78</v>
       </c>
       <c r="Y66" s="57"/>
       <c r="Z66" s="42" t="s">
         <v>85</v>
       </c>
       <c r="AA66" s="199"/>
       <c r="AB66" s="198"/>
       <c r="AC66" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD66" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE66" s="200"/>
       <c r="AF66" s="200"/>
       <c r="AG66" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH66" s="121"/>
       <c r="AI66" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ66" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK66" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL66" s="198"/>
       <c r="AM66" s="201"/>
       <c r="AN66" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO66" s="194"/>
       <c r="AP66" s="194"/>
       <c r="AQ66" s="195"/>
       <c r="AR66" s="196"/>
       <c r="AS66" s="197"/>
       <c r="AT66" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX66" s="48" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="67" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A67" s="8"/>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="38"/>
       <c r="E67" s="38"/>
       <c r="F67" s="39"/>
       <c r="G67" s="137"/>
       <c r="H67" s="138"/>
       <c r="I67" s="139"/>
       <c r="J67" s="140" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K67" s="141"/>
       <c r="L67" s="141"/>
       <c r="M67" s="142"/>
       <c r="N67" s="143" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="O67" s="144"/>
       <c r="P67" s="145"/>
       <c r="Q67" s="145"/>
       <c r="R67" s="145"/>
       <c r="S67" s="145"/>
       <c r="T67" s="145"/>
       <c r="U67" s="145"/>
       <c r="V67" s="145"/>
       <c r="W67" s="145"/>
       <c r="X67" s="145"/>
       <c r="Y67" s="145"/>
       <c r="Z67" s="146"/>
       <c r="AA67" s="137"/>
       <c r="AB67" s="138"/>
       <c r="AC67" s="139"/>
       <c r="AD67" s="140" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AE67" s="141"/>
       <c r="AF67" s="141"/>
       <c r="AG67" s="142"/>
       <c r="AH67" s="177" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AI67" s="178"/>
       <c r="AJ67" s="49" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AK67" s="143" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="AL67" s="144"/>
       <c r="AM67" s="179"/>
       <c r="AN67" s="179"/>
       <c r="AO67" s="179"/>
       <c r="AP67" s="179"/>
       <c r="AQ67" s="179"/>
       <c r="AR67" s="179"/>
       <c r="AS67" s="179"/>
       <c r="AT67" s="180"/>
       <c r="AX67" s="48" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="68" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A68" s="8"/>
       <c r="B68" s="34"/>
       <c r="C68" s="35"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="36"/>
       <c r="G68" s="181"/>
       <c r="H68" s="182"/>
       <c r="I68" s="183"/>
       <c r="J68" s="184" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="K68" s="184"/>
       <c r="L68" s="184"/>
       <c r="M68" s="184"/>
       <c r="N68" s="184"/>
       <c r="O68" s="184"/>
       <c r="P68" s="185"/>
       <c r="Q68" s="186"/>
       <c r="R68" s="187"/>
       <c r="S68" s="187"/>
       <c r="T68" s="187"/>
       <c r="U68" s="187"/>
       <c r="V68" s="187"/>
       <c r="W68" s="187"/>
       <c r="X68" s="187"/>
       <c r="Y68" s="187"/>
       <c r="Z68" s="188"/>
       <c r="AA68" s="181"/>
       <c r="AB68" s="182"/>
       <c r="AC68" s="183"/>
       <c r="AD68" s="189" t="s">
         <v>93</v>
       </c>
       <c r="AE68" s="189"/>
       <c r="AF68" s="189"/>
       <c r="AG68" s="189"/>
       <c r="AH68" s="189"/>
       <c r="AI68" s="189"/>
       <c r="AJ68" s="190"/>
       <c r="AK68" s="191"/>
       <c r="AL68" s="192"/>
       <c r="AM68" s="192"/>
       <c r="AN68" s="192"/>
       <c r="AO68" s="192"/>
       <c r="AP68" s="192"/>
       <c r="AQ68" s="192"/>
       <c r="AR68" s="192"/>
       <c r="AS68" s="192"/>
       <c r="AT68" s="193"/>
       <c r="AX68" s="48" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="B69" s="156" t="s">
         <v>39</v>
       </c>
       <c r="C69" s="157"/>
       <c r="D69" s="157"/>
       <c r="E69" s="157"/>
       <c r="F69" s="157"/>
       <c r="G69" s="157"/>
       <c r="H69" s="157"/>
       <c r="I69" s="157"/>
       <c r="J69" s="157"/>
       <c r="K69" s="157"/>
       <c r="L69" s="157"/>
       <c r="M69" s="158"/>
       <c r="N69" s="159" t="s">
         <v>111</v>
       </c>
       <c r="O69" s="160"/>
       <c r="P69" s="161"/>
       <c r="Q69" s="162"/>
       <c r="R69" s="162"/>
       <c r="S69" s="162"/>
@@ -14743,51 +14801,51 @@
       <c r="W69" s="162"/>
       <c r="X69" s="162"/>
       <c r="Y69" s="162"/>
       <c r="Z69" s="162"/>
       <c r="AA69" s="162"/>
       <c r="AB69" s="162"/>
       <c r="AC69" s="162"/>
       <c r="AD69" s="162"/>
       <c r="AE69" s="162"/>
       <c r="AF69" s="162"/>
       <c r="AG69" s="162"/>
       <c r="AH69" s="162"/>
       <c r="AI69" s="162"/>
       <c r="AJ69" s="162"/>
       <c r="AK69" s="162"/>
       <c r="AL69" s="162"/>
       <c r="AM69" s="162"/>
       <c r="AN69" s="162"/>
       <c r="AO69" s="162"/>
       <c r="AP69" s="162"/>
       <c r="AQ69" s="162"/>
       <c r="AR69" s="162"/>
       <c r="AS69" s="162"/>
       <c r="AT69" s="163"/>
       <c r="AX69" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:50" s="6" customFormat="1" ht="15" customHeight="1" thickTop="1">
       <c r="A70" s="8"/>
       <c r="B70" s="11"/>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11"/>
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="8"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="8"/>
       <c r="R70" s="8"/>
       <c r="S70" s="8"/>
       <c r="T70" s="8"/>
       <c r="U70" s="8"/>
       <c r="V70" s="8"/>
@@ -14939,51 +14997,51 @@
       <c r="W73" s="172"/>
       <c r="X73" s="172"/>
       <c r="Y73" s="172"/>
       <c r="Z73" s="172"/>
       <c r="AA73" s="172"/>
       <c r="AB73" s="172"/>
       <c r="AC73" s="172"/>
       <c r="AD73" s="172"/>
       <c r="AE73" s="172"/>
       <c r="AF73" s="172"/>
       <c r="AG73" s="172"/>
       <c r="AH73" s="172"/>
       <c r="AI73" s="172"/>
       <c r="AJ73" s="172"/>
       <c r="AK73" s="172"/>
       <c r="AL73" s="172"/>
       <c r="AM73" s="172"/>
       <c r="AN73" s="172"/>
       <c r="AO73" s="172"/>
       <c r="AP73" s="172"/>
       <c r="AQ73" s="172"/>
       <c r="AR73" s="172"/>
       <c r="AS73" s="172"/>
       <c r="AT73" s="173"/>
       <c r="AX73" s="48" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:50">
       <c r="B74" s="171"/>
       <c r="C74" s="172"/>
       <c r="D74" s="172"/>
       <c r="E74" s="172"/>
       <c r="F74" s="172"/>
       <c r="G74" s="172"/>
       <c r="H74" s="172"/>
       <c r="I74" s="172"/>
       <c r="J74" s="172"/>
       <c r="K74" s="172"/>
       <c r="L74" s="172"/>
       <c r="M74" s="172"/>
       <c r="N74" s="172"/>
       <c r="O74" s="172"/>
       <c r="P74" s="172"/>
       <c r="Q74" s="172"/>
       <c r="R74" s="172"/>
       <c r="S74" s="172"/>
       <c r="T74" s="172"/>
       <c r="U74" s="172"/>
       <c r="V74" s="172"/>
       <c r="W74" s="172"/>
@@ -15344,101 +15402,101 @@
       <c r="AB81" s="44"/>
       <c r="AC81" s="44"/>
       <c r="AD81" s="44"/>
       <c r="AE81" s="44"/>
       <c r="AF81" s="44"/>
       <c r="AG81" s="44"/>
       <c r="AH81" s="44"/>
       <c r="AI81" s="44"/>
       <c r="AJ81" s="44"/>
       <c r="AK81" s="44"/>
       <c r="AL81" s="44"/>
       <c r="AM81" s="44"/>
       <c r="AN81" s="44"/>
       <c r="AO81" s="44"/>
       <c r="AP81" s="44"/>
       <c r="AQ81" s="44"/>
       <c r="AR81" s="44"/>
       <c r="AS81" s="44"/>
       <c r="AT81" s="44"/>
       <c r="AX81" s="125">
         <v>31100908</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="16.5" thickBot="1">
       <c r="A82" s="68" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B82" s="46"/>
       <c r="C82" s="46"/>
       <c r="D82" s="45"/>
       <c r="E82" s="45"/>
       <c r="F82" s="45"/>
       <c r="G82" s="45"/>
       <c r="H82" s="45"/>
       <c r="I82" s="45"/>
       <c r="J82" s="45"/>
       <c r="K82" s="45"/>
       <c r="L82" s="45"/>
       <c r="M82" s="45"/>
       <c r="N82" s="45"/>
       <c r="O82" s="45"/>
       <c r="P82" s="45"/>
       <c r="Q82" s="45"/>
       <c r="R82" s="45"/>
       <c r="S82" s="45"/>
       <c r="T82" s="45"/>
       <c r="U82" s="45"/>
       <c r="V82" s="45"/>
       <c r="W82" s="45"/>
       <c r="X82" s="45"/>
       <c r="Y82" s="45"/>
       <c r="Z82" s="45"/>
       <c r="AA82" s="45"/>
       <c r="AB82" s="45"/>
       <c r="AC82" s="45"/>
       <c r="AD82" s="45"/>
       <c r="AE82" s="45"/>
       <c r="AF82" s="45"/>
       <c r="AG82" s="45"/>
       <c r="AH82" s="45"/>
       <c r="AI82" s="45"/>
       <c r="AJ82" s="45"/>
       <c r="AK82" s="45"/>
       <c r="AL82" s="45"/>
       <c r="AM82" s="45"/>
       <c r="AN82" s="45"/>
       <c r="AO82" s="45"/>
       <c r="AP82" s="45"/>
       <c r="AQ82" s="45"/>
       <c r="AR82" s="45"/>
       <c r="AS82" s="45"/>
       <c r="AT82" s="45"/>
     </row>
     <row r="83" spans="1:50" ht="15" thickTop="1">
       <c r="B83" s="147" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C83" s="148"/>
       <c r="D83" s="148"/>
       <c r="E83" s="148"/>
       <c r="F83" s="148"/>
       <c r="G83" s="148"/>
       <c r="H83" s="148"/>
       <c r="I83" s="148"/>
       <c r="J83" s="148"/>
       <c r="K83" s="148"/>
       <c r="L83" s="148"/>
       <c r="M83" s="148"/>
       <c r="N83" s="148"/>
       <c r="O83" s="148"/>
       <c r="P83" s="148"/>
       <c r="Q83" s="148"/>
       <c r="R83" s="148"/>
       <c r="S83" s="148"/>
       <c r="T83" s="148"/>
       <c r="U83" s="148"/>
       <c r="V83" s="148"/>
       <c r="W83" s="148"/>
       <c r="X83" s="148"/>
       <c r="Y83" s="148"/>
       <c r="Z83" s="148"/>
@@ -16126,212 +16184,212 @@
     <mergeCell ref="G67:I67"/>
     <mergeCell ref="J67:M67"/>
     <mergeCell ref="N67:O67"/>
     <mergeCell ref="P67:Z67"/>
     <mergeCell ref="AA67:AC67"/>
     <mergeCell ref="B83:AT88"/>
     <mergeCell ref="B69:M69"/>
     <mergeCell ref="N69:P69"/>
     <mergeCell ref="Q69:AT69"/>
     <mergeCell ref="A71:F71"/>
     <mergeCell ref="G71:AT71"/>
     <mergeCell ref="B72:AT80"/>
     <mergeCell ref="AD67:AG67"/>
     <mergeCell ref="AH67:AI67"/>
     <mergeCell ref="AK67:AL67"/>
     <mergeCell ref="AM67:AT67"/>
     <mergeCell ref="G68:I68"/>
     <mergeCell ref="J68:P68"/>
     <mergeCell ref="Q68:Z68"/>
     <mergeCell ref="AA68:AC68"/>
     <mergeCell ref="AD68:AJ68"/>
     <mergeCell ref="AK68:AT68"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="38">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18:P18">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18:P18" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$AX$10:$AX$20</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H23:Q23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H23:Q23" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$AX$40:$AX$46</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H33:S33">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H33:S33" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$AX$61:$AX$69</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AA61:AA62 AL61:AL62">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AA61:AA62 AL61:AL62" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>"V,mA,dBm"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL58">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL58" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>"1,2,3,4,5,6"</formula1>
     </dataValidation>
-    <dataValidation showInputMessage="1" showErrorMessage="1" sqref="AT58 AT60:AT61 AT64:AT66"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H26:N28">
+    <dataValidation showInputMessage="1" showErrorMessage="1" sqref="AT58 AT60:AT61 AT64:AT66" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H26:N28" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>$AX$23:$AX$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22:Q22">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22:Q22" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>$AX$33:$AX$37</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H24">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H24" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>$AX$49:$AX$56</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH67:AI67">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH67:AI67" xr:uid="{00000000-0002-0000-0000-000009000000}">
       <formula1>"(選択),CCC,DCC,ICC"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J67:M67 AD67:AG67">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J67:M67 AD67:AG67" xr:uid="{00000000-0002-0000-0000-00000A000000}">
       <formula1>"過渡電圧(電源),過渡電圧(電源以外)"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J66:M66">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J66:M66" xr:uid="{00000000-0002-0000-0000-00000B000000}">
       <formula1>"磁界ｲﾐｭﾆﾃｨ,ﾊﾟﾙｽ性磁界"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI64:AI66 V64:V65">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI64:AI66 V64:V65" xr:uid="{00000000-0002-0000-0000-00000C000000}">
       <formula1>"V/m,mA,dBm"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J64:M65">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J64:M65" xr:uid="{00000000-0002-0000-0000-00000D000000}">
       <formula1>"TEMセル,ストリップライン,トリプレート"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T58 AA58 AE58 P58 U61:U62 AG64:AG66 Y61:Y62 P64:P65 AJ61:AJ62 AF61:AF62 X66 T64:T66 AC64:AC66">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T58 AA58 AE58 P58 U61:U62 AG64:AG66 Y61:Y62 P64:P65 AJ61:AJ62 AF61:AF62 X66 T64:T66 AC64:AC66" xr:uid="{00000000-0002-0000-0000-00000E000000}">
       <formula1>"kHz,MHz,GHz"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AK64:AM66 X64:Z65">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AK64:AM66 X64:Z65" xr:uid="{00000000-0002-0000-0000-00000F000000}">
       <formula1>"(選択),CW,AM,FM,PM,CW/AM,CW/PM,CW/AM/PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I47:J48 V47:W48 AI47:AJ48">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I47:J48 V47:W48 AI47:AJ48" xr:uid="{00000000-0002-0000-0000-000010000000}">
       <formula1>"(選択),ISO,IEC,EN"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AA51:AC51">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AA51:AC51" xr:uid="{00000000-0002-0000-0000-000011000000}">
       <formula1>"　,A,B,1,2,3,4,5"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U51:W51">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U51:W51" xr:uid="{00000000-0002-0000-0000-000012000000}">
       <formula1>"　,-,1,2"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L19:O19">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L19:O19" xr:uid="{00000000-0002-0000-0000-000013000000}">
       <formula1>"　,上記と同じ,右記の宛先"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="X58 AC61:AC62 AN61:AN62">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="X58 AC61:AC62 AN61:AN62" xr:uid="{00000000-0002-0000-0000-000014000000}">
       <formula1>"　,CW,AM,FM,PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI58">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI58" xr:uid="{00000000-0002-0000-0000-000015000000}">
       <formula1>"CW,AM,FM,PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK54:AM55 G54:I55 Q54:S55 N69:P69 AA54:AC55 AA57:AC57 AA67:AC68 G59 AA59 G57:I58 G61 G63:I68">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK54:AM55 G54:I55 Q54:S55 N69:P69 AA54:AC55 AA57:AC57 AA67:AC68 G59 AA59 G57:I58 G61 G63:I68" xr:uid="{00000000-0002-0000-0000-000016000000}">
       <formula1>"　,□実施しない,■順序任意,1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH63 AB63 V63 AT63 AN63">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH63 AB63 V63 AT63 AN63" xr:uid="{00000000-0002-0000-0000-000017000000}">
       <formula1>"(選択),周期,秒"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AO57:AS57">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AO57:AS57" xr:uid="{00000000-0002-0000-0000-000018000000}">
       <formula1>"　,50,60,50 及び 60"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="H38:L38">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="H38:L38" xr:uid="{00000000-0002-0000-0000-000019000000}">
       <formula1>"(選択してください), AC 1P2W(アース無), AC 1P2W(アース有), AC 1P3W, AC 3P3W, AC 3P4W, DC, DC（バッテリー）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM19:AT19">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM19:AT19" xr:uid="{00000000-0002-0000-0000-00001A000000}">
       <formula1>"　（選択必須項目）,お取引口座による,代理店様経由,請求日より60日以内に振込み"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V25:X25 AQ25:AS25 AR26:AT28 AB26:AD28">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V25:X25 AQ25:AS25 AR26:AT28 AB26:AD28" xr:uid="{00000000-0002-0000-0000-00001B000000}">
       <formula1>"　,終日,AM,PM"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H36:O36">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H36:O36" xr:uid="{00000000-0002-0000-0000-00001C000000}">
       <formula1>"　,システム（「EUT仕様書」参照）,単体,その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H35:N35">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H35:N35" xr:uid="{00000000-0002-0000-0000-00001D000000}">
       <formula1>"　, 卓上, 床置, 卓上と床置の組合せ, その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="L40:R40">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="L40:R40" xr:uid="{00000000-0002-0000-0000-00001E000000}">
       <formula1>"　,電源プラグ,外部接地線,非接地,その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" sqref="AO38:AR38">
+    <dataValidation type="list" showErrorMessage="1" sqref="AO38:AR38" xr:uid="{00000000-0002-0000-0000-00001F000000}">
       <formula1>"　, 50/60, 50, 60,-"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="P38:Q38 Z38:AA38">
+    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="P38:Q38 Z38:AA38" xr:uid="{00000000-0002-0000-0000-000020000000}">
       <formula1>"　,－,/"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="U38:V38">
+    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="U38:V38" xr:uid="{00000000-0002-0000-0000-000021000000}">
       <formula1>"　,/"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM49 L49 AD49 AG59 U45:U49 AH45:AH48 H45:H49">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM49 L49 AD49 AG59 U45:U49 AH45:AH48 H45:H49" xr:uid="{00000000-0002-0000-0000-000022000000}">
       <formula1>"□,■"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q29 AI25 N25 AL26:AL28 AK1:AN1 V26:V28 AJ29">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q29 AI25 N25 AL26:AL28 AK1:AN1 V26:V28 AJ29" xr:uid="{00000000-0002-0000-0000-000023000000}">
       <formula1>"　,1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T29 R25 AM25 AO26:AO28 AP1:AS1 Y26:Y28 AM29">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T29 R25 AM25 AO26:AO28 AP1:AS1 Y26:Y28 AM29" xr:uid="{00000000-0002-0000-0000-000024000000}">
       <formula1>"　,1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25,26,27,28,29,30,31"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H25:L25 AC25:AG25 Q26:T26 Q27:T27 Q28:T28 AG26:AJ26 AG27:AJ27 AG28:AJ28 AE29:AH29 L29:O29 AD1:AI1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H25:L25 AC25:AG25 Q26:T26 Q27:T27 Q28:T28 AG26:AJ26 AG27:AJ27 AG28:AJ28 AE29:AH29 L29:O29 AD1:AI1" xr:uid="{00000000-0002-0000-0000-000025000000}">
       <formula1>"　,2024,2025,2026,2027,2028,2029,2030"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.35433070866141736" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LOPE-CMFM-1005&amp;C&amp;P/&amp;N&amp;RRev.H</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AX94"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14:AT14"/>
+      <selection activeCell="AG2" sqref="AG2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3.125" style="5" customWidth="1"/>
     <col min="2" max="48" width="3.125" style="63" customWidth="1"/>
     <col min="49" max="49" width="3.125" style="63" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="51.25" style="63" bestFit="1" customWidth="1"/>
     <col min="51" max="241" width="3.125" style="63" customWidth="1"/>
     <col min="242" max="16384" width="3.125" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50">
       <c r="A1" s="63"/>
       <c r="B1" s="5"/>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="63"/>
       <c r="B2" s="5"/>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="63"/>
       <c r="B3" s="5"/>
     </row>
     <row r="4" spans="1:50" ht="15" thickBot="1">
       <c r="A4" s="63"/>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:50" ht="28.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="A5" s="545" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B5" s="546"/>
       <c r="C5" s="546"/>
       <c r="D5" s="546"/>
       <c r="E5" s="546"/>
       <c r="F5" s="546"/>
       <c r="G5" s="546"/>
       <c r="H5" s="546"/>
       <c r="I5" s="546"/>
       <c r="J5" s="546"/>
       <c r="K5" s="546"/>
       <c r="L5" s="546"/>
       <c r="M5" s="547"/>
       <c r="N5" s="547"/>
       <c r="O5" s="547"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="548" t="s">
         <v>48</v>
       </c>
       <c r="S5" s="549"/>
       <c r="T5" s="549"/>
       <c r="U5" s="549"/>
       <c r="V5" s="549"/>
       <c r="W5" s="549"/>
@@ -16397,316 +16455,316 @@
       <c r="AB6" s="501"/>
       <c r="AC6" s="501"/>
       <c r="AD6" s="501"/>
       <c r="AE6" s="501"/>
       <c r="AF6" s="501"/>
       <c r="AG6" s="501"/>
       <c r="AH6" s="501"/>
       <c r="AI6" s="501"/>
       <c r="AJ6" s="501"/>
       <c r="AK6" s="501"/>
       <c r="AL6" s="501"/>
       <c r="AM6" s="501"/>
       <c r="AN6" s="502"/>
       <c r="AO6" s="506" t="s">
         <v>44</v>
       </c>
       <c r="AP6" s="507"/>
       <c r="AQ6" s="507"/>
       <c r="AR6" s="507"/>
       <c r="AS6" s="507"/>
       <c r="AT6" s="508"/>
     </row>
     <row r="7" spans="1:50" ht="18" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="509" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C7" s="510"/>
       <c r="D7" s="510"/>
       <c r="E7" s="510"/>
       <c r="F7" s="510"/>
       <c r="G7" s="510"/>
       <c r="H7" s="510"/>
       <c r="I7" s="510"/>
       <c r="J7" s="510"/>
       <c r="K7" s="510"/>
       <c r="L7" s="510"/>
       <c r="M7" s="510"/>
       <c r="N7" s="510"/>
       <c r="O7" s="510"/>
       <c r="P7" s="510"/>
       <c r="R7" s="503"/>
       <c r="S7" s="504"/>
       <c r="T7" s="504"/>
       <c r="U7" s="504"/>
       <c r="V7" s="504"/>
       <c r="W7" s="504"/>
       <c r="X7" s="504"/>
       <c r="Y7" s="504"/>
       <c r="Z7" s="504"/>
       <c r="AA7" s="504"/>
       <c r="AB7" s="504"/>
       <c r="AC7" s="504"/>
       <c r="AD7" s="504"/>
       <c r="AE7" s="504"/>
       <c r="AF7" s="504"/>
       <c r="AG7" s="504"/>
       <c r="AH7" s="504"/>
       <c r="AI7" s="504"/>
       <c r="AJ7" s="504"/>
       <c r="AK7" s="504"/>
       <c r="AL7" s="504"/>
       <c r="AM7" s="504"/>
       <c r="AN7" s="505"/>
       <c r="AO7" s="511"/>
       <c r="AP7" s="511"/>
       <c r="AQ7" s="511"/>
       <c r="AR7" s="511"/>
       <c r="AS7" s="511"/>
       <c r="AT7" s="511"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
       <c r="A8" s="2"/>
       <c r="R8" s="512" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="S8" s="513"/>
       <c r="T8" s="513"/>
       <c r="U8" s="513"/>
       <c r="V8" s="513"/>
       <c r="W8" s="513"/>
       <c r="X8" s="513"/>
       <c r="Y8" s="513"/>
       <c r="Z8" s="513"/>
       <c r="AA8" s="514"/>
-      <c r="AB8" s="534" t="s">
-        <v>277</v>
+      <c r="AB8" s="535" t="s">
+        <v>275</v>
       </c>
       <c r="AC8" s="365"/>
       <c r="AD8" s="365"/>
-      <c r="AE8" s="535" t="s">
+      <c r="AE8" s="536" t="s">
         <v>3</v>
       </c>
-      <c r="AF8" s="535"/>
-      <c r="AG8" s="535" t="s">
+      <c r="AF8" s="536"/>
+      <c r="AG8" s="536" t="s">
         <v>4</v>
       </c>
-      <c r="AH8" s="535"/>
-[...5 lines deleted...]
-      <c r="AN8" s="538"/>
+      <c r="AH8" s="536"/>
+      <c r="AI8" s="538"/>
+      <c r="AJ8" s="538"/>
+      <c r="AK8" s="538"/>
+      <c r="AL8" s="538"/>
+      <c r="AM8" s="538"/>
+      <c r="AN8" s="539"/>
       <c r="AO8" s="511"/>
       <c r="AP8" s="511"/>
       <c r="AQ8" s="511"/>
       <c r="AR8" s="511"/>
       <c r="AS8" s="511"/>
       <c r="AT8" s="511"/>
     </row>
     <row r="9" spans="1:50" ht="18" customHeight="1">
       <c r="A9" s="2"/>
-      <c r="B9" s="539" t="s">
+      <c r="B9" s="522" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="522"/>
-[...12 lines deleted...]
-      <c r="P9" s="522"/>
+      <c r="C9" s="523"/>
+      <c r="D9" s="523"/>
+      <c r="E9" s="523"/>
+      <c r="F9" s="523"/>
+      <c r="G9" s="523"/>
+      <c r="H9" s="523"/>
+      <c r="I9" s="523"/>
+      <c r="J9" s="523"/>
+      <c r="K9" s="523"/>
+      <c r="L9" s="523"/>
+      <c r="M9" s="523"/>
+      <c r="N9" s="523"/>
+      <c r="O9" s="523"/>
+      <c r="P9" s="523"/>
       <c r="Q9" s="43"/>
       <c r="R9" s="540"/>
       <c r="S9" s="541"/>
       <c r="T9" s="541"/>
       <c r="U9" s="541"/>
       <c r="V9" s="541"/>
       <c r="W9" s="541"/>
       <c r="X9" s="541"/>
       <c r="Y9" s="541"/>
       <c r="Z9" s="541"/>
       <c r="AA9" s="542"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
-      <c r="AE9" s="536"/>
-[...8 lines deleted...]
-      <c r="AN9" s="531"/>
+      <c r="AE9" s="537"/>
+      <c r="AF9" s="537"/>
+      <c r="AG9" s="537"/>
+      <c r="AH9" s="537"/>
+      <c r="AI9" s="531"/>
+      <c r="AJ9" s="531"/>
+      <c r="AK9" s="531"/>
+      <c r="AL9" s="531"/>
+      <c r="AM9" s="531"/>
+      <c r="AN9" s="532"/>
       <c r="AO9" s="511"/>
       <c r="AP9" s="511"/>
       <c r="AQ9" s="511"/>
       <c r="AR9" s="511"/>
       <c r="AS9" s="511"/>
       <c r="AT9" s="511"/>
     </row>
     <row r="10" spans="1:50" ht="18" customHeight="1">
       <c r="A10" s="2"/>
       <c r="B10" s="515" t="s">
         <v>121</v>
       </c>
       <c r="C10" s="515"/>
       <c r="D10" s="515"/>
       <c r="E10" s="515"/>
       <c r="F10" s="515"/>
       <c r="G10" s="515"/>
       <c r="H10" s="515"/>
       <c r="I10" s="515"/>
       <c r="J10" s="515"/>
       <c r="K10" s="515"/>
       <c r="L10" s="515"/>
       <c r="M10" s="515"/>
       <c r="N10" s="515"/>
       <c r="O10" s="515"/>
       <c r="P10" s="515"/>
       <c r="Q10" s="43"/>
       <c r="R10" s="516" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="S10" s="517"/>
       <c r="T10" s="517"/>
       <c r="U10" s="517"/>
       <c r="V10" s="517"/>
       <c r="W10" s="517"/>
       <c r="X10" s="517"/>
       <c r="Y10" s="517"/>
       <c r="Z10" s="517"/>
       <c r="AA10" s="518"/>
       <c r="AB10" s="519" t="s">
         <v>45</v>
       </c>
       <c r="AC10" s="520"/>
       <c r="AD10" s="520"/>
       <c r="AE10" s="520"/>
       <c r="AF10" s="520"/>
       <c r="AG10" s="520"/>
       <c r="AH10" s="520"/>
       <c r="AI10" s="520"/>
       <c r="AJ10" s="520"/>
       <c r="AK10" s="520"/>
       <c r="AL10" s="520"/>
       <c r="AM10" s="520"/>
       <c r="AN10" s="521"/>
       <c r="AO10" s="511"/>
       <c r="AP10" s="511"/>
       <c r="AQ10" s="511"/>
       <c r="AR10" s="511"/>
       <c r="AS10" s="511"/>
       <c r="AT10" s="511"/>
     </row>
     <row r="11" spans="1:50" ht="18" customHeight="1">
       <c r="A11" s="2"/>
       <c r="B11" s="522" t="s">
-        <v>122</v>
-[...14 lines deleted...]
-      <c r="P11" s="522"/>
+        <v>284</v>
+      </c>
+      <c r="C11" s="523"/>
+      <c r="D11" s="523"/>
+      <c r="E11" s="523"/>
+      <c r="F11" s="523"/>
+      <c r="G11" s="523"/>
+      <c r="H11" s="523"/>
+      <c r="I11" s="523"/>
+      <c r="J11" s="523"/>
+      <c r="K11" s="523"/>
+      <c r="L11" s="523"/>
+      <c r="M11" s="523"/>
+      <c r="N11" s="523"/>
+      <c r="O11" s="523"/>
+      <c r="P11" s="523"/>
       <c r="Q11" s="43"/>
-      <c r="R11" s="523" t="s">
-[...23 lines deleted...]
-      <c r="AN11" s="528"/>
+      <c r="R11" s="524" t="s">
+        <v>217</v>
+      </c>
+      <c r="S11" s="525"/>
+      <c r="T11" s="525"/>
+      <c r="U11" s="525"/>
+      <c r="V11" s="525"/>
+      <c r="W11" s="525"/>
+      <c r="X11" s="525"/>
+      <c r="Y11" s="525"/>
+      <c r="Z11" s="525"/>
+      <c r="AA11" s="526"/>
+      <c r="AB11" s="527"/>
+      <c r="AC11" s="528"/>
+      <c r="AD11" s="528"/>
+      <c r="AE11" s="528"/>
+      <c r="AF11" s="528"/>
+      <c r="AG11" s="528"/>
+      <c r="AH11" s="528"/>
+      <c r="AI11" s="528"/>
+      <c r="AJ11" s="528"/>
+      <c r="AK11" s="528"/>
+      <c r="AL11" s="528"/>
+      <c r="AM11" s="528"/>
+      <c r="AN11" s="529"/>
       <c r="AO11" s="511"/>
       <c r="AP11" s="511"/>
       <c r="AQ11" s="511"/>
       <c r="AR11" s="511"/>
       <c r="AS11" s="511"/>
       <c r="AT11" s="511"/>
     </row>
     <row r="12" spans="1:50" ht="18" customHeight="1">
-      <c r="R12" s="532"/>
-[...21 lines deleted...]
-      <c r="AN12" s="531"/>
+      <c r="R12" s="533"/>
+      <c r="S12" s="533"/>
+      <c r="T12" s="533"/>
+      <c r="U12" s="533"/>
+      <c r="V12" s="533"/>
+      <c r="W12" s="533"/>
+      <c r="X12" s="533"/>
+      <c r="Y12" s="533"/>
+      <c r="Z12" s="533"/>
+      <c r="AA12" s="534"/>
+      <c r="AB12" s="530"/>
+      <c r="AC12" s="531"/>
+      <c r="AD12" s="531"/>
+      <c r="AE12" s="531"/>
+      <c r="AF12" s="531"/>
+      <c r="AG12" s="531"/>
+      <c r="AH12" s="531"/>
+      <c r="AI12" s="531"/>
+      <c r="AJ12" s="531"/>
+      <c r="AK12" s="531"/>
+      <c r="AL12" s="531"/>
+      <c r="AM12" s="531"/>
+      <c r="AN12" s="532"/>
       <c r="AO12" s="511"/>
       <c r="AP12" s="511"/>
       <c r="AQ12" s="511"/>
       <c r="AR12" s="511"/>
       <c r="AS12" s="511"/>
       <c r="AT12" s="511"/>
     </row>
     <row r="13" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A13" s="340" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="340"/>
       <c r="C13" s="340"/>
       <c r="D13" s="340"/>
       <c r="E13" s="340"/>
       <c r="F13" s="340"/>
       <c r="G13" s="340"/>
       <c r="H13" s="165"/>
       <c r="I13" s="165"/>
       <c r="J13" s="165"/>
       <c r="K13" s="165"/>
       <c r="L13" s="165"/>
       <c r="M13" s="165"/>
       <c r="N13" s="165"/>
       <c r="O13" s="165"/>
@@ -16731,389 +16789,389 @@
       <c r="AH13" s="165"/>
       <c r="AI13" s="165"/>
       <c r="AJ13" s="165"/>
       <c r="AK13" s="165"/>
       <c r="AL13" s="165"/>
       <c r="AM13" s="165"/>
       <c r="AN13" s="165"/>
       <c r="AO13" s="165"/>
       <c r="AP13" s="165"/>
       <c r="AQ13" s="165"/>
       <c r="AR13" s="165"/>
       <c r="AS13" s="165"/>
       <c r="AT13" s="165"/>
     </row>
     <row r="14" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A14" s="7"/>
       <c r="B14" s="323" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="324"/>
       <c r="D14" s="324"/>
       <c r="E14" s="324"/>
       <c r="F14" s="324"/>
       <c r="G14" s="377"/>
       <c r="H14" s="742" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="I14" s="743"/>
       <c r="J14" s="743"/>
       <c r="K14" s="743"/>
       <c r="L14" s="743"/>
       <c r="M14" s="743"/>
       <c r="N14" s="743"/>
       <c r="O14" s="743"/>
       <c r="P14" s="743"/>
       <c r="Q14" s="743"/>
       <c r="R14" s="743"/>
       <c r="S14" s="743"/>
       <c r="T14" s="743"/>
       <c r="U14" s="743"/>
       <c r="V14" s="743"/>
       <c r="W14" s="743"/>
       <c r="X14" s="743"/>
       <c r="Y14" s="743"/>
       <c r="Z14" s="744"/>
       <c r="AA14" s="744"/>
       <c r="AB14" s="744"/>
       <c r="AC14" s="744"/>
       <c r="AD14" s="744"/>
       <c r="AE14" s="744"/>
       <c r="AF14" s="744"/>
       <c r="AG14" s="744"/>
       <c r="AH14" s="744"/>
       <c r="AI14" s="744"/>
       <c r="AJ14" s="744"/>
       <c r="AK14" s="744"/>
       <c r="AL14" s="744"/>
       <c r="AM14" s="744"/>
       <c r="AN14" s="744"/>
       <c r="AO14" s="744"/>
       <c r="AP14" s="744"/>
       <c r="AQ14" s="744"/>
       <c r="AR14" s="744"/>
       <c r="AS14" s="745"/>
       <c r="AT14" s="746"/>
       <c r="AX14" s="48" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="15" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A15" s="8"/>
       <c r="B15" s="368" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="369"/>
       <c r="D15" s="369"/>
       <c r="E15" s="369"/>
       <c r="F15" s="369"/>
       <c r="G15" s="370"/>
       <c r="H15" s="747" t="s">
-        <v>150</v>
+        <v>285</v>
       </c>
       <c r="I15" s="748"/>
       <c r="J15" s="748"/>
       <c r="K15" s="748"/>
       <c r="L15" s="748"/>
       <c r="M15" s="748"/>
       <c r="N15" s="748"/>
       <c r="O15" s="748"/>
       <c r="P15" s="748"/>
       <c r="Q15" s="748"/>
       <c r="R15" s="748"/>
       <c r="S15" s="748"/>
       <c r="T15" s="748"/>
       <c r="U15" s="748"/>
       <c r="V15" s="748"/>
       <c r="W15" s="748"/>
       <c r="X15" s="748"/>
       <c r="Y15" s="748"/>
       <c r="Z15" s="749"/>
       <c r="AA15" s="749"/>
       <c r="AB15" s="749"/>
       <c r="AC15" s="749"/>
       <c r="AD15" s="749"/>
       <c r="AE15" s="749"/>
       <c r="AF15" s="749"/>
       <c r="AG15" s="749"/>
       <c r="AH15" s="749"/>
       <c r="AI15" s="749"/>
       <c r="AJ15" s="749"/>
       <c r="AK15" s="749"/>
       <c r="AL15" s="749"/>
       <c r="AM15" s="749"/>
       <c r="AN15" s="749"/>
       <c r="AO15" s="749"/>
       <c r="AP15" s="749"/>
       <c r="AQ15" s="749"/>
       <c r="AR15" s="749"/>
       <c r="AS15" s="750"/>
       <c r="AT15" s="751"/>
       <c r="AX15" s="6" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A16" s="8"/>
       <c r="B16" s="560" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="561"/>
       <c r="D16" s="561"/>
       <c r="E16" s="561"/>
       <c r="F16" s="561"/>
       <c r="G16" s="562"/>
       <c r="H16" s="752" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="I16" s="750"/>
       <c r="J16" s="750"/>
       <c r="K16" s="750"/>
       <c r="L16" s="750"/>
       <c r="M16" s="750"/>
       <c r="N16" s="750"/>
       <c r="O16" s="750"/>
       <c r="P16" s="750"/>
       <c r="Q16" s="750"/>
       <c r="R16" s="750"/>
       <c r="S16" s="750"/>
       <c r="T16" s="478" t="s">
         <v>46</v>
       </c>
       <c r="U16" s="479" t="s">
         <v>40</v>
       </c>
       <c r="V16" s="480"/>
       <c r="W16" s="738" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="X16" s="739"/>
       <c r="Y16" s="739"/>
       <c r="Z16" s="64" t="s">
         <v>4</v>
       </c>
       <c r="AA16" s="738" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="AB16" s="739"/>
       <c r="AC16" s="739"/>
       <c r="AD16" s="64" t="s">
         <v>4</v>
       </c>
       <c r="AE16" s="738" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="AF16" s="739"/>
       <c r="AG16" s="740"/>
       <c r="AH16" s="479" t="s">
         <v>42</v>
       </c>
       <c r="AI16" s="480"/>
       <c r="AJ16" s="738" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="AK16" s="739"/>
       <c r="AL16" s="739"/>
       <c r="AM16" s="64" t="s">
         <v>4</v>
       </c>
       <c r="AN16" s="738" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="AO16" s="739"/>
       <c r="AP16" s="739"/>
       <c r="AQ16" s="64" t="s">
         <v>4</v>
       </c>
       <c r="AR16" s="738" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="AS16" s="739"/>
       <c r="AT16" s="741"/>
       <c r="AX16" s="48" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A17" s="8"/>
       <c r="B17" s="563"/>
       <c r="C17" s="564"/>
       <c r="D17" s="564"/>
       <c r="E17" s="564"/>
       <c r="F17" s="564"/>
       <c r="G17" s="565"/>
       <c r="H17" s="750"/>
       <c r="I17" s="750"/>
       <c r="J17" s="750"/>
       <c r="K17" s="750"/>
       <c r="L17" s="750"/>
       <c r="M17" s="750"/>
       <c r="N17" s="750"/>
       <c r="O17" s="750"/>
       <c r="P17" s="750"/>
       <c r="Q17" s="750"/>
       <c r="R17" s="750"/>
       <c r="S17" s="750"/>
       <c r="T17" s="478"/>
       <c r="U17" s="479" t="s">
         <v>41</v>
       </c>
       <c r="V17" s="479"/>
       <c r="W17" s="480"/>
       <c r="X17" s="728" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="Y17" s="729"/>
       <c r="Z17" s="729"/>
       <c r="AA17" s="729"/>
       <c r="AB17" s="729"/>
       <c r="AC17" s="729"/>
       <c r="AD17" s="729"/>
       <c r="AE17" s="729"/>
       <c r="AF17" s="729"/>
       <c r="AG17" s="729"/>
       <c r="AH17" s="729"/>
       <c r="AI17" s="729"/>
       <c r="AJ17" s="729"/>
       <c r="AK17" s="729"/>
       <c r="AL17" s="729"/>
       <c r="AM17" s="729"/>
       <c r="AN17" s="729"/>
       <c r="AO17" s="729"/>
       <c r="AP17" s="729"/>
       <c r="AQ17" s="729"/>
       <c r="AR17" s="729"/>
       <c r="AS17" s="729"/>
       <c r="AT17" s="730"/>
       <c r="AX17" s="48" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A18" s="8"/>
       <c r="B18" s="560" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="561"/>
       <c r="D18" s="561"/>
       <c r="E18" s="561"/>
       <c r="F18" s="561"/>
       <c r="G18" s="562"/>
       <c r="H18" s="731" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I18" s="732"/>
       <c r="J18" s="732"/>
       <c r="K18" s="732"/>
       <c r="L18" s="732"/>
       <c r="M18" s="732"/>
       <c r="N18" s="732"/>
       <c r="O18" s="732"/>
       <c r="P18" s="732"/>
       <c r="Q18" s="732"/>
       <c r="R18" s="732"/>
       <c r="S18" s="732"/>
       <c r="T18" s="732"/>
       <c r="U18" s="732"/>
       <c r="V18" s="732"/>
       <c r="W18" s="732"/>
       <c r="X18" s="732"/>
       <c r="Y18" s="732"/>
       <c r="Z18" s="732"/>
       <c r="AA18" s="732"/>
       <c r="AB18" s="732"/>
       <c r="AC18" s="732"/>
       <c r="AD18" s="732"/>
       <c r="AE18" s="732"/>
       <c r="AF18" s="732"/>
       <c r="AG18" s="732"/>
       <c r="AH18" s="732"/>
       <c r="AI18" s="732"/>
       <c r="AJ18" s="732"/>
       <c r="AK18" s="732"/>
       <c r="AL18" s="732"/>
       <c r="AM18" s="732"/>
       <c r="AN18" s="732"/>
       <c r="AO18" s="732"/>
       <c r="AP18" s="732"/>
       <c r="AQ18" s="732"/>
       <c r="AR18" s="732"/>
       <c r="AS18" s="733"/>
       <c r="AT18" s="734"/>
       <c r="AX18" s="48" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A19" s="8"/>
       <c r="B19" s="563"/>
       <c r="C19" s="564"/>
       <c r="D19" s="564"/>
       <c r="E19" s="564"/>
       <c r="F19" s="564"/>
       <c r="G19" s="565"/>
       <c r="H19" s="735"/>
       <c r="I19" s="735"/>
       <c r="J19" s="735"/>
       <c r="K19" s="735"/>
       <c r="L19" s="735"/>
       <c r="M19" s="735"/>
       <c r="N19" s="735"/>
       <c r="O19" s="735"/>
       <c r="P19" s="735"/>
       <c r="Q19" s="735"/>
       <c r="R19" s="735"/>
       <c r="S19" s="735"/>
       <c r="T19" s="735"/>
       <c r="U19" s="735"/>
       <c r="V19" s="735"/>
       <c r="W19" s="735"/>
       <c r="X19" s="735"/>
       <c r="Y19" s="735"/>
       <c r="Z19" s="735"/>
       <c r="AA19" s="735"/>
       <c r="AB19" s="735"/>
       <c r="AC19" s="735"/>
       <c r="AD19" s="735"/>
       <c r="AE19" s="735"/>
       <c r="AF19" s="735"/>
       <c r="AG19" s="735"/>
       <c r="AH19" s="735"/>
       <c r="AI19" s="735"/>
       <c r="AJ19" s="735"/>
       <c r="AK19" s="735"/>
       <c r="AL19" s="735"/>
       <c r="AM19" s="735"/>
       <c r="AN19" s="735"/>
       <c r="AO19" s="735"/>
       <c r="AP19" s="735"/>
       <c r="AQ19" s="735"/>
       <c r="AR19" s="735"/>
       <c r="AS19" s="736"/>
       <c r="AT19" s="737"/>
       <c r="AX19" s="48" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="20" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A20" s="8"/>
       <c r="B20" s="493" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="494"/>
       <c r="D20" s="494"/>
       <c r="E20" s="494"/>
       <c r="F20" s="494"/>
       <c r="G20" s="495"/>
       <c r="H20" s="479" t="s">
         <v>53</v>
       </c>
       <c r="I20" s="480"/>
       <c r="J20" s="721">
         <v>1</v>
       </c>
       <c r="K20" s="721"/>
       <c r="L20" s="721"/>
       <c r="M20" s="721"/>
       <c r="N20" s="482" t="s">
         <v>54</v>
       </c>
@@ -17134,51 +17192,51 @@
       <c r="Y20" s="721"/>
       <c r="Z20" s="721"/>
       <c r="AA20" s="721"/>
       <c r="AB20" s="721"/>
       <c r="AC20" s="721"/>
       <c r="AD20" s="721"/>
       <c r="AE20" s="721"/>
       <c r="AF20" s="721"/>
       <c r="AG20" s="721"/>
       <c r="AH20" s="721"/>
       <c r="AI20" s="721"/>
       <c r="AJ20" s="721"/>
       <c r="AK20" s="721"/>
       <c r="AL20" s="721"/>
       <c r="AM20" s="721"/>
       <c r="AN20" s="721"/>
       <c r="AO20" s="721"/>
       <c r="AP20" s="721"/>
       <c r="AQ20" s="722"/>
       <c r="AR20" s="722"/>
       <c r="AS20" s="482" t="s">
         <v>56</v>
       </c>
       <c r="AT20" s="483"/>
       <c r="AX20" s="48" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A21" s="8"/>
       <c r="B21" s="484" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="485"/>
       <c r="D21" s="485"/>
       <c r="E21" s="485"/>
       <c r="F21" s="485"/>
       <c r="G21" s="486"/>
       <c r="H21" s="342" t="s">
         <v>57</v>
       </c>
       <c r="I21" s="723"/>
       <c r="J21" s="723"/>
       <c r="K21" s="723"/>
       <c r="L21" s="723"/>
       <c r="M21" s="723"/>
       <c r="N21" s="723"/>
       <c r="O21" s="723"/>
       <c r="P21" s="723"/>
       <c r="Q21" s="723"/>
       <c r="R21" s="723"/>
@@ -17189,168 +17247,168 @@
       <c r="W21" s="723"/>
       <c r="X21" s="723"/>
       <c r="Y21" s="723"/>
       <c r="Z21" s="723"/>
       <c r="AA21" s="723"/>
       <c r="AB21" s="723"/>
       <c r="AC21" s="723"/>
       <c r="AD21" s="723"/>
       <c r="AE21" s="723"/>
       <c r="AF21" s="723"/>
       <c r="AG21" s="723"/>
       <c r="AH21" s="723"/>
       <c r="AI21" s="723"/>
       <c r="AJ21" s="723"/>
       <c r="AK21" s="723"/>
       <c r="AL21" s="723"/>
       <c r="AM21" s="723"/>
       <c r="AN21" s="723"/>
       <c r="AO21" s="723"/>
       <c r="AP21" s="723"/>
       <c r="AQ21" s="723"/>
       <c r="AR21" s="723"/>
       <c r="AS21" s="723"/>
       <c r="AT21" s="724"/>
       <c r="AX21" s="48" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="22" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A22" s="8"/>
       <c r="B22" s="489" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="490"/>
       <c r="D22" s="490"/>
       <c r="E22" s="490"/>
       <c r="F22" s="490"/>
       <c r="G22" s="491"/>
       <c r="H22" s="660" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I22" s="652"/>
       <c r="J22" s="652"/>
       <c r="K22" s="652"/>
       <c r="L22" s="652"/>
       <c r="M22" s="652"/>
       <c r="N22" s="652"/>
       <c r="O22" s="652"/>
       <c r="P22" s="725"/>
       <c r="Q22" s="726" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="R22" s="727"/>
       <c r="S22" s="727"/>
       <c r="T22" s="727"/>
       <c r="U22" s="727"/>
       <c r="V22" s="727"/>
       <c r="W22" s="342" t="s">
         <v>58</v>
       </c>
       <c r="X22" s="723"/>
       <c r="Y22" s="723"/>
       <c r="Z22" s="723"/>
       <c r="AA22" s="723"/>
       <c r="AB22" s="723"/>
       <c r="AC22" s="723"/>
       <c r="AD22" s="723"/>
       <c r="AE22" s="723"/>
       <c r="AF22" s="723"/>
       <c r="AG22" s="723"/>
       <c r="AH22" s="723"/>
       <c r="AI22" s="723"/>
       <c r="AJ22" s="723"/>
       <c r="AK22" s="723"/>
       <c r="AL22" s="723"/>
       <c r="AM22" s="723"/>
       <c r="AN22" s="723"/>
       <c r="AO22" s="723"/>
       <c r="AP22" s="723"/>
       <c r="AQ22" s="723"/>
       <c r="AR22" s="723"/>
       <c r="AS22" s="723"/>
       <c r="AT22" s="724"/>
     </row>
     <row r="23" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A23" s="8"/>
       <c r="B23" s="463" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="403"/>
       <c r="D23" s="403"/>
       <c r="E23" s="403"/>
       <c r="F23" s="403"/>
       <c r="G23" s="403"/>
       <c r="H23" s="711" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="712"/>
       <c r="J23" s="712"/>
       <c r="K23" s="713"/>
       <c r="L23" s="714" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M23" s="651"/>
       <c r="N23" s="651"/>
       <c r="O23" s="715"/>
       <c r="P23" s="716"/>
       <c r="Q23" s="347"/>
       <c r="R23" s="347"/>
       <c r="S23" s="347"/>
       <c r="T23" s="347"/>
       <c r="U23" s="347"/>
       <c r="V23" s="347"/>
       <c r="W23" s="347"/>
       <c r="X23" s="347"/>
       <c r="Y23" s="347"/>
       <c r="Z23" s="347"/>
       <c r="AA23" s="347"/>
       <c r="AB23" s="347"/>
       <c r="AC23" s="347"/>
       <c r="AD23" s="347"/>
       <c r="AE23" s="347"/>
       <c r="AF23" s="347"/>
       <c r="AG23" s="717"/>
       <c r="AH23" s="718" t="s">
         <v>60</v>
       </c>
       <c r="AI23" s="719"/>
       <c r="AJ23" s="719"/>
       <c r="AK23" s="719"/>
       <c r="AL23" s="720"/>
       <c r="AM23" s="475" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="AN23" s="476"/>
       <c r="AO23" s="476"/>
       <c r="AP23" s="476"/>
       <c r="AQ23" s="476"/>
       <c r="AR23" s="476"/>
       <c r="AS23" s="476"/>
       <c r="AT23" s="477"/>
       <c r="AX23" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1">
       <c r="A24" s="9"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="447" t="s">
         <v>61</v>
       </c>
       <c r="Q24" s="448"/>
       <c r="R24" s="448"/>
       <c r="S24" s="448"/>
       <c r="T24" s="448"/>
@@ -17420,540 +17478,540 @@
       <c r="AH25" s="165"/>
       <c r="AI25" s="165"/>
       <c r="AJ25" s="165"/>
       <c r="AK25" s="165"/>
       <c r="AL25" s="165"/>
       <c r="AM25" s="165"/>
       <c r="AN25" s="165"/>
       <c r="AO25" s="165"/>
       <c r="AP25" s="165"/>
       <c r="AQ25" s="165"/>
       <c r="AR25" s="165"/>
       <c r="AS25" s="165"/>
       <c r="AT25" s="165"/>
     </row>
     <row r="26" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A26" s="11"/>
       <c r="B26" s="450" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="451"/>
       <c r="D26" s="451"/>
       <c r="E26" s="451"/>
       <c r="F26" s="451"/>
       <c r="G26" s="451"/>
       <c r="H26" s="700" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="I26" s="700"/>
       <c r="J26" s="700"/>
       <c r="K26" s="700"/>
       <c r="L26" s="700"/>
       <c r="M26" s="700"/>
       <c r="N26" s="700"/>
       <c r="O26" s="700"/>
       <c r="P26" s="700"/>
       <c r="Q26" s="701"/>
       <c r="R26" s="702"/>
       <c r="S26" s="703"/>
       <c r="T26" s="703"/>
       <c r="U26" s="703"/>
       <c r="V26" s="703"/>
       <c r="W26" s="703"/>
       <c r="X26" s="703"/>
       <c r="Y26" s="703"/>
       <c r="Z26" s="703"/>
       <c r="AA26" s="703"/>
       <c r="AB26" s="703"/>
       <c r="AC26" s="703"/>
       <c r="AD26" s="703"/>
       <c r="AE26" s="703"/>
       <c r="AF26" s="703"/>
       <c r="AG26" s="703"/>
       <c r="AH26" s="703"/>
       <c r="AI26" s="703"/>
       <c r="AJ26" s="703"/>
       <c r="AK26" s="703"/>
       <c r="AL26" s="703"/>
       <c r="AM26" s="703"/>
       <c r="AN26" s="703"/>
       <c r="AO26" s="703"/>
       <c r="AP26" s="703"/>
       <c r="AQ26" s="703"/>
       <c r="AR26" s="703"/>
       <c r="AS26" s="703"/>
       <c r="AT26" s="704"/>
       <c r="AX26" s="48" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A27" s="11"/>
       <c r="B27" s="438" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="439"/>
       <c r="D27" s="439"/>
       <c r="E27" s="439"/>
       <c r="F27" s="439"/>
       <c r="G27" s="439"/>
       <c r="H27" s="705" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="I27" s="706"/>
       <c r="J27" s="706"/>
       <c r="K27" s="706"/>
       <c r="L27" s="706"/>
       <c r="M27" s="706"/>
       <c r="N27" s="706"/>
       <c r="O27" s="706"/>
       <c r="P27" s="706"/>
       <c r="Q27" s="707"/>
       <c r="R27" s="708"/>
       <c r="S27" s="709"/>
       <c r="T27" s="709"/>
       <c r="U27" s="709"/>
       <c r="V27" s="709"/>
       <c r="W27" s="709"/>
       <c r="X27" s="709"/>
       <c r="Y27" s="709"/>
       <c r="Z27" s="709"/>
       <c r="AA27" s="709"/>
       <c r="AB27" s="709"/>
       <c r="AC27" s="709"/>
       <c r="AD27" s="709"/>
       <c r="AE27" s="709"/>
       <c r="AF27" s="709"/>
       <c r="AG27" s="709"/>
       <c r="AH27" s="709"/>
       <c r="AI27" s="709"/>
       <c r="AJ27" s="709"/>
       <c r="AK27" s="709"/>
       <c r="AL27" s="709"/>
       <c r="AM27" s="709"/>
       <c r="AN27" s="709"/>
       <c r="AO27" s="709"/>
       <c r="AP27" s="709"/>
       <c r="AQ27" s="709"/>
       <c r="AR27" s="709"/>
       <c r="AS27" s="709"/>
       <c r="AT27" s="710"/>
       <c r="AX27" s="48" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A28" s="11"/>
       <c r="B28" s="438" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="439"/>
       <c r="D28" s="439"/>
       <c r="E28" s="439"/>
       <c r="F28" s="439"/>
       <c r="G28" s="439"/>
       <c r="H28" s="695" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="I28" s="696"/>
       <c r="J28" s="696"/>
       <c r="K28" s="696"/>
       <c r="L28" s="696"/>
       <c r="M28" s="696"/>
       <c r="N28" s="696"/>
       <c r="O28" s="696"/>
       <c r="P28" s="696"/>
       <c r="Q28" s="696"/>
       <c r="R28" s="696"/>
       <c r="S28" s="696"/>
       <c r="T28" s="696"/>
       <c r="U28" s="696"/>
       <c r="V28" s="697"/>
       <c r="W28" s="697"/>
       <c r="X28" s="697"/>
       <c r="Y28" s="697"/>
       <c r="Z28" s="697"/>
       <c r="AA28" s="697"/>
       <c r="AB28" s="697"/>
       <c r="AC28" s="697"/>
       <c r="AD28" s="697"/>
       <c r="AE28" s="697"/>
       <c r="AF28" s="697"/>
       <c r="AG28" s="697"/>
       <c r="AH28" s="697"/>
       <c r="AI28" s="697"/>
       <c r="AJ28" s="697"/>
       <c r="AK28" s="697"/>
       <c r="AL28" s="697"/>
       <c r="AM28" s="697"/>
       <c r="AN28" s="697"/>
       <c r="AO28" s="697"/>
       <c r="AP28" s="697"/>
       <c r="AQ28" s="697"/>
       <c r="AR28" s="697"/>
       <c r="AS28" s="697"/>
       <c r="AT28" s="698"/>
       <c r="AX28" s="48" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A29" s="11"/>
       <c r="B29" s="438" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="439"/>
       <c r="D29" s="439"/>
       <c r="E29" s="439"/>
       <c r="F29" s="439"/>
       <c r="G29" s="439"/>
       <c r="H29" s="699">
         <v>2021</v>
       </c>
       <c r="I29" s="609"/>
       <c r="J29" s="609"/>
       <c r="K29" s="609"/>
       <c r="L29" s="609"/>
       <c r="M29" s="58" t="s">
         <v>49</v>
       </c>
       <c r="N29" s="672">
         <v>4</v>
       </c>
       <c r="O29" s="672"/>
       <c r="P29" s="672"/>
       <c r="Q29" s="58" t="s">
         <v>50</v>
       </c>
       <c r="R29" s="609">
         <v>1</v>
       </c>
       <c r="S29" s="609"/>
       <c r="T29" s="609"/>
       <c r="U29" s="59" t="s">
         <v>51</v>
       </c>
       <c r="V29" s="609" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="W29" s="609"/>
       <c r="X29" s="609"/>
       <c r="Y29" s="446" t="s">
         <v>102</v>
       </c>
       <c r="Z29" s="446"/>
       <c r="AA29" s="446"/>
       <c r="AB29" s="446"/>
       <c r="AC29" s="609">
         <v>2021</v>
       </c>
       <c r="AD29" s="609"/>
       <c r="AE29" s="609"/>
       <c r="AF29" s="609"/>
       <c r="AG29" s="609"/>
       <c r="AH29" s="58" t="s">
         <v>49</v>
       </c>
       <c r="AI29" s="672">
         <v>4</v>
       </c>
       <c r="AJ29" s="672"/>
       <c r="AK29" s="672"/>
       <c r="AL29" s="58" t="s">
         <v>50</v>
       </c>
       <c r="AM29" s="609">
         <v>4</v>
       </c>
       <c r="AN29" s="609"/>
       <c r="AO29" s="609"/>
       <c r="AP29" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AQ29" s="609" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="AR29" s="609"/>
       <c r="AS29" s="609"/>
       <c r="AT29" s="60"/>
       <c r="AX29" s="48" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="11"/>
       <c r="B30" s="429" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="430"/>
       <c r="D30" s="430"/>
       <c r="E30" s="430"/>
       <c r="F30" s="430"/>
       <c r="G30" s="430"/>
       <c r="H30" s="691" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="I30" s="692"/>
       <c r="J30" s="692"/>
       <c r="K30" s="692"/>
       <c r="L30" s="692"/>
       <c r="M30" s="692"/>
       <c r="N30" s="693"/>
       <c r="O30" s="434" t="s">
         <v>62</v>
       </c>
       <c r="P30" s="435"/>
       <c r="Q30" s="694">
         <v>2021</v>
       </c>
       <c r="R30" s="682"/>
       <c r="S30" s="682"/>
       <c r="T30" s="682"/>
       <c r="U30" s="30" t="s">
         <v>49</v>
       </c>
       <c r="V30" s="681">
         <v>4</v>
       </c>
       <c r="W30" s="681"/>
       <c r="X30" s="30" t="s">
         <v>50</v>
       </c>
       <c r="Y30" s="682">
         <v>1</v>
       </c>
       <c r="Z30" s="682"/>
       <c r="AA30" s="17" t="s">
         <v>51</v>
       </c>
       <c r="AB30" s="682" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="AC30" s="682"/>
       <c r="AD30" s="682"/>
       <c r="AE30" s="437" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF30" s="437"/>
       <c r="AG30" s="682">
         <v>2021</v>
       </c>
       <c r="AH30" s="682"/>
       <c r="AI30" s="682"/>
       <c r="AJ30" s="682"/>
       <c r="AK30" s="30" t="s">
         <v>49</v>
       </c>
       <c r="AL30" s="681">
         <v>4</v>
       </c>
       <c r="AM30" s="681"/>
       <c r="AN30" s="30" t="s">
         <v>50</v>
       </c>
       <c r="AO30" s="682">
         <v>3</v>
       </c>
       <c r="AP30" s="682"/>
       <c r="AQ30" s="17" t="s">
         <v>51</v>
       </c>
       <c r="AR30" s="682" t="s">
         <v>96</v>
       </c>
       <c r="AS30" s="682"/>
       <c r="AT30" s="683"/>
       <c r="AX30" s="48" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="417" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="418"/>
       <c r="D31" s="418"/>
       <c r="E31" s="418"/>
       <c r="F31" s="418"/>
       <c r="G31" s="418"/>
       <c r="H31" s="684" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="I31" s="685"/>
       <c r="J31" s="685"/>
       <c r="K31" s="685"/>
       <c r="L31" s="685"/>
       <c r="M31" s="685"/>
       <c r="N31" s="686"/>
       <c r="O31" s="422" t="s">
         <v>62</v>
       </c>
       <c r="P31" s="423"/>
       <c r="Q31" s="687">
         <v>2021</v>
       </c>
       <c r="R31" s="688"/>
       <c r="S31" s="688"/>
       <c r="T31" s="688"/>
       <c r="U31" s="31" t="s">
         <v>49</v>
       </c>
       <c r="V31" s="689">
         <v>4</v>
       </c>
       <c r="W31" s="689"/>
       <c r="X31" s="31" t="s">
         <v>50</v>
       </c>
       <c r="Y31" s="688">
         <v>3</v>
       </c>
       <c r="Z31" s="688"/>
       <c r="AA31" s="67" t="s">
         <v>51</v>
       </c>
       <c r="AB31" s="688" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="AC31" s="688"/>
       <c r="AD31" s="688"/>
       <c r="AE31" s="428" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF31" s="428"/>
       <c r="AG31" s="688">
         <v>2021</v>
       </c>
       <c r="AH31" s="688"/>
       <c r="AI31" s="688"/>
       <c r="AJ31" s="688"/>
       <c r="AK31" s="31" t="s">
         <v>49</v>
       </c>
       <c r="AL31" s="689">
         <v>4</v>
       </c>
       <c r="AM31" s="689"/>
       <c r="AN31" s="31" t="s">
         <v>50</v>
       </c>
       <c r="AO31" s="688">
         <v>4</v>
       </c>
       <c r="AP31" s="688"/>
       <c r="AQ31" s="67" t="s">
         <v>51</v>
       </c>
       <c r="AR31" s="688" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="AS31" s="688"/>
       <c r="AT31" s="690"/>
       <c r="AX31" s="52" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="32" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A32" s="11"/>
       <c r="B32" s="33"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="389" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I32" s="390"/>
       <c r="J32" s="390"/>
       <c r="K32" s="390"/>
       <c r="L32" s="390"/>
       <c r="M32" s="390"/>
       <c r="N32" s="391"/>
       <c r="O32" s="392" t="s">
         <v>62</v>
       </c>
       <c r="P32" s="393"/>
       <c r="Q32" s="394"/>
       <c r="R32" s="387"/>
       <c r="S32" s="387"/>
       <c r="T32" s="387"/>
       <c r="U32" s="32" t="s">
         <v>49</v>
       </c>
       <c r="V32" s="395" t="s">
         <v>95</v>
       </c>
       <c r="W32" s="395"/>
       <c r="X32" s="32" t="s">
         <v>50</v>
       </c>
       <c r="Y32" s="387" t="s">
         <v>95</v>
       </c>
       <c r="Z32" s="387"/>
       <c r="AA32" s="18" t="s">
         <v>51</v>
       </c>
       <c r="AB32" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AC32" s="387"/>
       <c r="AD32" s="387"/>
       <c r="AE32" s="396" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="AF32" s="396"/>
       <c r="AG32" s="387"/>
       <c r="AH32" s="387"/>
       <c r="AI32" s="387"/>
       <c r="AJ32" s="387"/>
       <c r="AK32" s="32" t="s">
         <v>49</v>
       </c>
       <c r="AL32" s="395" t="s">
         <v>95</v>
       </c>
       <c r="AM32" s="395"/>
       <c r="AN32" s="32" t="s">
         <v>50</v>
       </c>
       <c r="AO32" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AP32" s="387"/>
       <c r="AQ32" s="18" t="s">
         <v>51</v>
       </c>
       <c r="AR32" s="387" t="s">
         <v>95</v>
       </c>
       <c r="AS32" s="387"/>
       <c r="AT32" s="388"/>
       <c r="AX32" s="52" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A33" s="8"/>
       <c r="B33" s="676" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="677"/>
       <c r="D33" s="677"/>
       <c r="E33" s="677"/>
       <c r="F33" s="677"/>
       <c r="G33" s="677"/>
       <c r="H33" s="677"/>
       <c r="I33" s="677" t="s">
         <v>80</v>
       </c>
       <c r="J33" s="677"/>
       <c r="K33" s="678"/>
       <c r="L33" s="609">
         <v>2021</v>
       </c>
       <c r="M33" s="609"/>
       <c r="N33" s="609"/>
       <c r="O33" s="609"/>
       <c r="P33" s="135" t="s">
@@ -18001,71 +18059,71 @@
       </c>
       <c r="AK33" s="672"/>
       <c r="AL33" s="135" t="s">
         <v>50</v>
       </c>
       <c r="AM33" s="609">
         <v>4</v>
       </c>
       <c r="AN33" s="609"/>
       <c r="AO33" s="136" t="s">
         <v>51</v>
       </c>
       <c r="AP33" s="673">
         <v>17</v>
       </c>
       <c r="AQ33" s="673"/>
       <c r="AR33" s="673"/>
       <c r="AS33" s="674" t="s">
         <v>81</v>
       </c>
       <c r="AT33" s="675"/>
     </row>
     <row r="34" spans="1:50" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A34" s="11"/>
       <c r="B34" s="634" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C34" s="635"/>
       <c r="D34" s="635"/>
       <c r="E34" s="635"/>
       <c r="F34" s="635"/>
       <c r="G34" s="635"/>
       <c r="H34" s="636" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I34" s="637"/>
       <c r="J34" s="637"/>
       <c r="K34" s="637"/>
       <c r="L34" s="637"/>
       <c r="M34" s="637"/>
       <c r="N34" s="637"/>
       <c r="O34" s="637"/>
       <c r="P34" s="637"/>
       <c r="Q34" s="638"/>
       <c r="R34" s="639" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="S34" s="640"/>
       <c r="T34" s="640"/>
       <c r="U34" s="640"/>
       <c r="V34" s="640"/>
       <c r="W34" s="640"/>
       <c r="X34" s="640"/>
       <c r="Y34" s="640"/>
       <c r="Z34" s="640"/>
       <c r="AA34" s="640"/>
       <c r="AB34" s="640"/>
       <c r="AC34" s="640"/>
       <c r="AD34" s="640"/>
       <c r="AE34" s="640"/>
       <c r="AF34" s="640"/>
       <c r="AG34" s="640"/>
       <c r="AH34" s="640"/>
       <c r="AI34" s="640"/>
       <c r="AJ34" s="640"/>
       <c r="AK34" s="640"/>
       <c r="AL34" s="640"/>
       <c r="AM34" s="640"/>
       <c r="AN34" s="640"/>
       <c r="AO34" s="640"/>
       <c r="AP34" s="640"/>
@@ -18146,344 +18204,344 @@
       <c r="W36" s="386"/>
       <c r="X36" s="386"/>
       <c r="Y36" s="386"/>
       <c r="Z36" s="386"/>
       <c r="AA36" s="386"/>
       <c r="AB36" s="386"/>
       <c r="AC36" s="386"/>
       <c r="AD36" s="386"/>
       <c r="AE36" s="386"/>
       <c r="AF36" s="386"/>
       <c r="AG36" s="386"/>
       <c r="AH36" s="386"/>
       <c r="AI36" s="386"/>
       <c r="AJ36" s="386"/>
       <c r="AK36" s="386"/>
       <c r="AL36" s="386"/>
       <c r="AM36" s="386"/>
       <c r="AN36" s="386"/>
       <c r="AO36" s="386"/>
       <c r="AP36" s="386"/>
       <c r="AQ36" s="386"/>
       <c r="AR36" s="386"/>
       <c r="AS36" s="386"/>
       <c r="AT36" s="386"/>
       <c r="AX36" s="48" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="37" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A37" s="14"/>
       <c r="B37" s="323" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C37" s="324"/>
       <c r="D37" s="324"/>
       <c r="E37" s="324"/>
       <c r="F37" s="324"/>
       <c r="G37" s="377"/>
       <c r="H37" s="665" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="I37" s="666"/>
       <c r="J37" s="666"/>
       <c r="K37" s="666"/>
       <c r="L37" s="666"/>
       <c r="M37" s="666"/>
       <c r="N37" s="666"/>
       <c r="O37" s="666"/>
       <c r="P37" s="666"/>
       <c r="Q37" s="666"/>
       <c r="R37" s="666"/>
       <c r="S37" s="666"/>
       <c r="T37" s="380"/>
       <c r="U37" s="380"/>
       <c r="V37" s="380"/>
       <c r="W37" s="380"/>
       <c r="X37" s="380"/>
       <c r="Y37" s="380"/>
       <c r="Z37" s="380"/>
       <c r="AA37" s="380"/>
       <c r="AB37" s="380"/>
       <c r="AC37" s="380"/>
       <c r="AD37" s="380"/>
       <c r="AE37" s="380"/>
       <c r="AF37" s="380"/>
       <c r="AG37" s="380"/>
       <c r="AH37" s="380"/>
       <c r="AI37" s="380"/>
       <c r="AJ37" s="380"/>
       <c r="AK37" s="380"/>
       <c r="AL37" s="380"/>
       <c r="AM37" s="380"/>
       <c r="AN37" s="380"/>
       <c r="AO37" s="380"/>
       <c r="AP37" s="380"/>
       <c r="AQ37" s="380"/>
       <c r="AR37" s="380"/>
       <c r="AS37" s="380"/>
       <c r="AT37" s="381"/>
       <c r="AX37" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A38" s="11"/>
       <c r="B38" s="368" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C38" s="369"/>
       <c r="D38" s="369"/>
       <c r="E38" s="369"/>
       <c r="F38" s="369"/>
       <c r="G38" s="370"/>
       <c r="H38" s="667" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="I38" s="656"/>
       <c r="J38" s="656"/>
       <c r="K38" s="656"/>
       <c r="L38" s="656"/>
       <c r="M38" s="656"/>
       <c r="N38" s="656"/>
       <c r="O38" s="656"/>
       <c r="P38" s="656"/>
       <c r="Q38" s="656"/>
       <c r="R38" s="656"/>
       <c r="S38" s="656"/>
       <c r="T38" s="656"/>
       <c r="U38" s="656"/>
       <c r="V38" s="656"/>
       <c r="W38" s="656"/>
       <c r="X38" s="656"/>
       <c r="Y38" s="656"/>
       <c r="Z38" s="656"/>
       <c r="AA38" s="656"/>
       <c r="AB38" s="656"/>
       <c r="AC38" s="656"/>
       <c r="AD38" s="656"/>
       <c r="AE38" s="656"/>
       <c r="AF38" s="656"/>
       <c r="AG38" s="656"/>
       <c r="AH38" s="656"/>
       <c r="AI38" s="668"/>
       <c r="AJ38" s="669" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="AK38" s="670"/>
       <c r="AL38" s="670"/>
       <c r="AM38" s="670"/>
       <c r="AN38" s="670"/>
       <c r="AO38" s="670"/>
       <c r="AP38" s="670"/>
       <c r="AQ38" s="670"/>
       <c r="AR38" s="670"/>
       <c r="AS38" s="670"/>
       <c r="AT38" s="671"/>
       <c r="AX38" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="39" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A39" s="8"/>
       <c r="B39" s="368" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="369"/>
       <c r="D39" s="369"/>
       <c r="E39" s="369"/>
       <c r="F39" s="369"/>
       <c r="G39" s="370"/>
       <c r="H39" s="661" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="I39" s="656"/>
       <c r="J39" s="656"/>
       <c r="K39" s="656"/>
       <c r="L39" s="656"/>
       <c r="M39" s="656"/>
       <c r="N39" s="662"/>
       <c r="O39" s="656"/>
       <c r="P39" s="656"/>
       <c r="Q39" s="656"/>
       <c r="R39" s="656"/>
       <c r="S39" s="656"/>
       <c r="T39" s="656"/>
       <c r="U39" s="656"/>
       <c r="V39" s="656"/>
       <c r="W39" s="656"/>
       <c r="X39" s="656"/>
       <c r="Y39" s="656"/>
       <c r="Z39" s="656"/>
       <c r="AA39" s="656"/>
       <c r="AB39" s="656"/>
       <c r="AC39" s="656"/>
       <c r="AD39" s="656"/>
       <c r="AE39" s="656"/>
       <c r="AF39" s="656"/>
       <c r="AG39" s="656"/>
       <c r="AH39" s="656"/>
       <c r="AI39" s="656"/>
       <c r="AJ39" s="656"/>
       <c r="AK39" s="656"/>
       <c r="AL39" s="656"/>
       <c r="AM39" s="656"/>
       <c r="AN39" s="656"/>
       <c r="AO39" s="656"/>
       <c r="AP39" s="656"/>
       <c r="AQ39" s="656"/>
       <c r="AR39" s="656"/>
       <c r="AS39" s="657"/>
       <c r="AT39" s="663"/>
       <c r="AX39" s="6" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:50" s="16" customFormat="1" ht="18" customHeight="1">
       <c r="A40" s="8"/>
       <c r="B40" s="373" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="374"/>
       <c r="D40" s="374"/>
       <c r="E40" s="374"/>
       <c r="F40" s="374"/>
       <c r="G40" s="375"/>
       <c r="H40" s="660" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="I40" s="652"/>
       <c r="J40" s="652"/>
       <c r="K40" s="652"/>
       <c r="L40" s="652"/>
       <c r="M40" s="652"/>
       <c r="N40" s="656"/>
       <c r="O40" s="657"/>
       <c r="P40" s="664"/>
       <c r="Q40" s="656"/>
       <c r="R40" s="657"/>
       <c r="S40" s="657"/>
       <c r="T40" s="657"/>
       <c r="U40" s="657"/>
       <c r="V40" s="657"/>
       <c r="W40" s="657"/>
       <c r="X40" s="657"/>
       <c r="Y40" s="657"/>
       <c r="Z40" s="657"/>
       <c r="AA40" s="657"/>
       <c r="AB40" s="657"/>
       <c r="AC40" s="657"/>
       <c r="AD40" s="657"/>
       <c r="AE40" s="657"/>
       <c r="AF40" s="657"/>
       <c r="AG40" s="657"/>
       <c r="AH40" s="657"/>
       <c r="AI40" s="657"/>
       <c r="AJ40" s="657"/>
       <c r="AK40" s="657"/>
       <c r="AL40" s="657"/>
       <c r="AM40" s="657"/>
       <c r="AN40" s="657"/>
       <c r="AO40" s="657"/>
       <c r="AP40" s="657"/>
       <c r="AQ40" s="657"/>
       <c r="AR40" s="657"/>
       <c r="AS40" s="657"/>
       <c r="AT40" s="663"/>
       <c r="AU40" s="6"/>
       <c r="AX40" s="6" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="41" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A41" s="15"/>
       <c r="B41" s="359" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="360"/>
       <c r="D41" s="360"/>
       <c r="E41" s="360"/>
       <c r="F41" s="360"/>
       <c r="G41" s="360"/>
       <c r="H41" s="360"/>
       <c r="I41" s="360"/>
       <c r="J41" s="658" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="K41" s="658"/>
       <c r="L41" s="658"/>
       <c r="M41" s="658"/>
       <c r="N41" s="658"/>
       <c r="O41" s="658"/>
       <c r="P41" s="658"/>
       <c r="Q41" s="658"/>
       <c r="R41" s="658"/>
       <c r="S41" s="658"/>
       <c r="T41" s="658"/>
       <c r="U41" s="658"/>
       <c r="V41" s="658"/>
       <c r="W41" s="658"/>
       <c r="X41" s="658"/>
       <c r="Y41" s="658"/>
       <c r="Z41" s="658"/>
       <c r="AA41" s="658"/>
       <c r="AB41" s="658"/>
       <c r="AC41" s="658"/>
       <c r="AD41" s="658"/>
       <c r="AE41" s="658"/>
       <c r="AF41" s="658"/>
       <c r="AG41" s="658"/>
       <c r="AH41" s="658"/>
       <c r="AI41" s="658"/>
       <c r="AJ41" s="658"/>
       <c r="AK41" s="658"/>
       <c r="AL41" s="658"/>
       <c r="AM41" s="658"/>
       <c r="AN41" s="658"/>
       <c r="AO41" s="658"/>
       <c r="AP41" s="658"/>
       <c r="AQ41" s="658"/>
       <c r="AR41" s="658"/>
       <c r="AS41" s="658"/>
       <c r="AT41" s="659"/>
       <c r="AU41" s="16"/>
       <c r="AX41" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="42" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A42" s="8"/>
       <c r="B42" s="364" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="365"/>
       <c r="D42" s="365"/>
       <c r="E42" s="365"/>
       <c r="F42" s="365"/>
       <c r="G42" s="366"/>
       <c r="H42" s="660" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="I42" s="652"/>
       <c r="J42" s="652"/>
       <c r="K42" s="652"/>
       <c r="L42" s="652"/>
       <c r="M42" s="656">
         <v>100</v>
       </c>
       <c r="N42" s="657"/>
       <c r="O42" s="657"/>
       <c r="P42" s="187" t="s">
         <v>98</v>
       </c>
       <c r="Q42" s="187"/>
       <c r="R42" s="656">
         <v>240</v>
       </c>
       <c r="S42" s="657"/>
       <c r="T42" s="657"/>
       <c r="U42" s="187" t="s">
         <v>99</v>
       </c>
       <c r="V42" s="187"/>
       <c r="W42" s="349"/>
       <c r="X42" s="349"/>
@@ -18494,51 +18552,51 @@
       <c r="AA42" s="187"/>
       <c r="AB42" s="349"/>
       <c r="AC42" s="349"/>
       <c r="AD42" s="349"/>
       <c r="AE42" s="187" t="s">
         <v>0</v>
       </c>
       <c r="AF42" s="187"/>
       <c r="AG42" s="64" t="s">
         <v>103</v>
       </c>
       <c r="AH42" s="656">
         <v>5</v>
       </c>
       <c r="AI42" s="656"/>
       <c r="AJ42" s="656"/>
       <c r="AK42" s="657"/>
       <c r="AL42" s="187" t="s">
         <v>21</v>
       </c>
       <c r="AM42" s="187"/>
       <c r="AN42" s="64" t="s">
         <v>104</v>
       </c>
       <c r="AO42" s="656" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AP42" s="657"/>
       <c r="AQ42" s="657"/>
       <c r="AR42" s="657"/>
       <c r="AS42" s="187" t="s">
         <v>22</v>
       </c>
       <c r="AT42" s="358"/>
     </row>
     <row r="43" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A43" s="8"/>
       <c r="B43" s="21"/>
       <c r="C43" s="22"/>
       <c r="D43" s="22"/>
       <c r="E43" s="22"/>
       <c r="F43" s="22"/>
       <c r="G43" s="23"/>
       <c r="H43" s="342" t="s">
         <v>64</v>
       </c>
       <c r="I43" s="343"/>
       <c r="J43" s="343"/>
       <c r="K43" s="343"/>
       <c r="L43" s="343"/>
       <c r="M43" s="343"/>
@@ -18554,106 +18612,106 @@
       <c r="W43" s="343"/>
       <c r="X43" s="343"/>
       <c r="Y43" s="343"/>
       <c r="Z43" s="343"/>
       <c r="AA43" s="343"/>
       <c r="AB43" s="343"/>
       <c r="AC43" s="343"/>
       <c r="AD43" s="343"/>
       <c r="AE43" s="343"/>
       <c r="AF43" s="343"/>
       <c r="AG43" s="343"/>
       <c r="AH43" s="343"/>
       <c r="AI43" s="343"/>
       <c r="AJ43" s="343"/>
       <c r="AK43" s="343"/>
       <c r="AL43" s="343"/>
       <c r="AM43" s="343"/>
       <c r="AN43" s="343"/>
       <c r="AO43" s="343"/>
       <c r="AP43" s="343"/>
       <c r="AQ43" s="343"/>
       <c r="AR43" s="343"/>
       <c r="AS43" s="343"/>
       <c r="AT43" s="344"/>
       <c r="AX43" s="48" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A44" s="8"/>
       <c r="B44" s="24"/>
       <c r="C44" s="25"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="26"/>
       <c r="H44" s="345" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I44" s="346"/>
       <c r="J44" s="346"/>
       <c r="K44" s="346"/>
       <c r="L44" s="652" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="M44" s="652"/>
       <c r="N44" s="652"/>
       <c r="O44" s="652"/>
       <c r="P44" s="652"/>
       <c r="Q44" s="652"/>
       <c r="R44" s="653"/>
       <c r="S44" s="347"/>
       <c r="T44" s="347"/>
       <c r="U44" s="347"/>
       <c r="V44" s="347"/>
       <c r="W44" s="347"/>
       <c r="X44" s="347"/>
       <c r="Y44" s="347"/>
       <c r="Z44" s="347"/>
       <c r="AA44" s="347"/>
       <c r="AB44" s="349"/>
       <c r="AC44" s="349"/>
       <c r="AD44" s="349"/>
       <c r="AE44" s="349"/>
       <c r="AF44" s="349"/>
       <c r="AG44" s="349"/>
       <c r="AH44" s="349"/>
       <c r="AI44" s="349"/>
       <c r="AJ44" s="349"/>
       <c r="AK44" s="349"/>
       <c r="AL44" s="349"/>
       <c r="AM44" s="349"/>
       <c r="AN44" s="349"/>
       <c r="AO44" s="349"/>
       <c r="AP44" s="349"/>
       <c r="AQ44" s="349"/>
       <c r="AR44" s="349"/>
       <c r="AS44" s="350"/>
       <c r="AT44" s="351"/>
       <c r="AX44" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A45" s="8"/>
       <c r="B45" s="352" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="353"/>
       <c r="D45" s="353"/>
       <c r="E45" s="353"/>
       <c r="F45" s="353"/>
       <c r="G45" s="354"/>
       <c r="H45" s="355" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="356"/>
       <c r="J45" s="651">
         <v>350</v>
       </c>
       <c r="K45" s="651"/>
       <c r="L45" s="651"/>
       <c r="M45" s="651"/>
       <c r="N45" s="651"/>
       <c r="O45" s="651"/>
       <c r="P45" s="65" t="s">
@@ -18686,57 +18744,57 @@
       <c r="AE45" s="651"/>
       <c r="AF45" s="651"/>
       <c r="AG45" s="651"/>
       <c r="AH45" s="338" t="s">
         <v>105</v>
       </c>
       <c r="AI45" s="338"/>
       <c r="AJ45" s="338"/>
       <c r="AK45" s="65" t="s">
         <v>103</v>
       </c>
       <c r="AL45" s="651">
         <v>1.5</v>
       </c>
       <c r="AM45" s="651"/>
       <c r="AN45" s="651"/>
       <c r="AO45" s="651"/>
       <c r="AP45" s="651"/>
       <c r="AQ45" s="651"/>
       <c r="AR45" s="338" t="s">
         <v>2</v>
       </c>
       <c r="AS45" s="338"/>
       <c r="AT45" s="339"/>
       <c r="AX45" s="48" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A46" s="8"/>
       <c r="AX46" s="48" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A47" s="340" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="340"/>
       <c r="C47" s="340"/>
       <c r="D47" s="340"/>
       <c r="E47" s="340"/>
       <c r="F47" s="340"/>
       <c r="G47" s="340"/>
       <c r="H47" s="340"/>
       <c r="I47" s="340"/>
       <c r="J47" s="341" t="s">
         <v>65</v>
       </c>
       <c r="K47" s="341"/>
       <c r="L47" s="341"/>
       <c r="M47" s="341"/>
       <c r="N47" s="341"/>
       <c r="O47" s="341"/>
       <c r="P47" s="341"/>
       <c r="Q47" s="341"/>
       <c r="R47" s="341"/>
@@ -18747,51 +18805,51 @@
       <c r="W47" s="341"/>
       <c r="X47" s="341"/>
       <c r="Y47" s="341"/>
       <c r="Z47" s="341"/>
       <c r="AA47" s="341"/>
       <c r="AB47" s="341"/>
       <c r="AC47" s="341"/>
       <c r="AD47" s="341"/>
       <c r="AE47" s="341"/>
       <c r="AF47" s="341"/>
       <c r="AG47" s="341"/>
       <c r="AH47" s="341"/>
       <c r="AI47" s="341"/>
       <c r="AJ47" s="341"/>
       <c r="AK47" s="341"/>
       <c r="AL47" s="341"/>
       <c r="AM47" s="341"/>
       <c r="AN47" s="341"/>
       <c r="AO47" s="341"/>
       <c r="AP47" s="341"/>
       <c r="AQ47" s="341"/>
       <c r="AR47" s="341"/>
       <c r="AS47" s="341"/>
       <c r="AT47" s="341"/>
       <c r="AX47" s="48" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1">
       <c r="A48" s="62"/>
       <c r="B48" s="323" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="324"/>
       <c r="D48" s="324"/>
       <c r="E48" s="324"/>
       <c r="F48" s="324"/>
       <c r="G48" s="324"/>
       <c r="H48" s="325" t="s">
         <v>66</v>
       </c>
       <c r="I48" s="325"/>
       <c r="J48" s="325"/>
       <c r="K48" s="325"/>
       <c r="L48" s="325"/>
       <c r="M48" s="325"/>
       <c r="N48" s="325"/>
       <c r="O48" s="325"/>
       <c r="P48" s="325"/>
       <c r="Q48" s="325"/>
       <c r="R48" s="325"/>
@@ -18802,132 +18860,132 @@
       <c r="W48" s="325"/>
       <c r="X48" s="325"/>
       <c r="Y48" s="325"/>
       <c r="Z48" s="325"/>
       <c r="AA48" s="325"/>
       <c r="AB48" s="325"/>
       <c r="AC48" s="325"/>
       <c r="AD48" s="325"/>
       <c r="AE48" s="325"/>
       <c r="AF48" s="325"/>
       <c r="AG48" s="325"/>
       <c r="AH48" s="325"/>
       <c r="AI48" s="325"/>
       <c r="AJ48" s="325"/>
       <c r="AK48" s="325"/>
       <c r="AL48" s="325"/>
       <c r="AM48" s="325"/>
       <c r="AN48" s="325"/>
       <c r="AO48" s="325"/>
       <c r="AP48" s="325"/>
       <c r="AQ48" s="325"/>
       <c r="AR48" s="325"/>
       <c r="AS48" s="326"/>
       <c r="AT48" s="327"/>
       <c r="AX48" s="48" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A49" s="8"/>
       <c r="B49" s="328" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C49" s="329"/>
       <c r="D49" s="329"/>
       <c r="E49" s="329"/>
       <c r="F49" s="329"/>
       <c r="G49" s="330"/>
       <c r="H49" s="50" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="I49" s="642" t="s">
         <v>29</v>
       </c>
       <c r="J49" s="642"/>
       <c r="K49" s="643" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L49" s="644"/>
       <c r="M49" s="644"/>
       <c r="N49" s="27" t="s">
         <v>30</v>
       </c>
       <c r="O49" s="643" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="P49" s="644"/>
       <c r="Q49" s="645"/>
       <c r="R49" s="645"/>
       <c r="S49" s="645"/>
       <c r="T49" s="646"/>
       <c r="U49" s="17" t="s">
         <v>37</v>
       </c>
       <c r="V49" s="642" t="s">
         <v>29</v>
       </c>
       <c r="W49" s="642"/>
       <c r="X49" s="647"/>
       <c r="Y49" s="647"/>
       <c r="Z49" s="647"/>
       <c r="AA49" s="27" t="s">
         <v>30</v>
       </c>
       <c r="AB49" s="647"/>
       <c r="AC49" s="647"/>
       <c r="AD49" s="648"/>
       <c r="AE49" s="648"/>
       <c r="AF49" s="648"/>
       <c r="AG49" s="649"/>
       <c r="AH49" s="17" t="s">
         <v>37</v>
       </c>
       <c r="AI49" s="642" t="s">
         <v>29</v>
       </c>
       <c r="AJ49" s="642"/>
       <c r="AK49" s="647"/>
       <c r="AL49" s="647"/>
       <c r="AM49" s="647"/>
       <c r="AN49" s="27" t="s">
         <v>30</v>
       </c>
       <c r="AO49" s="647"/>
       <c r="AP49" s="647"/>
       <c r="AQ49" s="648"/>
       <c r="AR49" s="648"/>
       <c r="AS49" s="648"/>
       <c r="AT49" s="650"/>
       <c r="AX49" s="48" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A50" s="8"/>
       <c r="B50" s="321" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C50" s="301"/>
       <c r="D50" s="301"/>
       <c r="E50" s="301"/>
       <c r="F50" s="301"/>
       <c r="G50" s="302"/>
       <c r="H50" s="28" t="s">
         <v>37</v>
       </c>
       <c r="I50" s="620" t="s">
         <v>31</v>
       </c>
       <c r="J50" s="620"/>
       <c r="K50" s="620" t="s">
         <v>32</v>
       </c>
       <c r="L50" s="620"/>
       <c r="M50" s="633" t="s">
         <v>118</v>
       </c>
       <c r="N50" s="630"/>
       <c r="O50" s="612"/>
       <c r="P50" s="615" t="s">
         <v>33</v>
       </c>
@@ -18961,199 +19019,199 @@
       <c r="AH50" s="67" t="s">
         <v>37</v>
       </c>
       <c r="AI50" s="620" t="s">
         <v>31</v>
       </c>
       <c r="AJ50" s="620"/>
       <c r="AK50" s="620" t="s">
         <v>32</v>
       </c>
       <c r="AL50" s="620"/>
       <c r="AM50" s="630"/>
       <c r="AN50" s="630"/>
       <c r="AO50" s="612"/>
       <c r="AP50" s="615" t="s">
         <v>33</v>
       </c>
       <c r="AQ50" s="630"/>
       <c r="AR50" s="630"/>
       <c r="AS50" s="621"/>
       <c r="AT50" s="622"/>
     </row>
     <row r="51" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A51" s="8"/>
       <c r="B51" s="309" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C51" s="310"/>
       <c r="D51" s="310"/>
       <c r="E51" s="310"/>
       <c r="F51" s="310"/>
       <c r="G51" s="311"/>
       <c r="H51" s="51" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="I51" s="623" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J51" s="623"/>
       <c r="K51" s="624" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L51" s="625"/>
       <c r="M51" s="625"/>
       <c r="N51" s="625"/>
       <c r="O51" s="29" t="s">
         <v>30</v>
       </c>
       <c r="P51" s="626" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="Q51" s="627"/>
       <c r="R51" s="625"/>
       <c r="S51" s="625"/>
       <c r="T51" s="628"/>
       <c r="U51" s="66" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="V51" s="623" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="W51" s="623"/>
       <c r="X51" s="629" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="Y51" s="625"/>
       <c r="Z51" s="625"/>
       <c r="AA51" s="625"/>
       <c r="AB51" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AC51" s="627" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AD51" s="627"/>
       <c r="AE51" s="625"/>
       <c r="AF51" s="625"/>
       <c r="AG51" s="628"/>
       <c r="AH51" s="67" t="s">
         <v>37</v>
       </c>
       <c r="AI51" s="620" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AJ51" s="620"/>
       <c r="AK51" s="611"/>
       <c r="AL51" s="612"/>
       <c r="AM51" s="612"/>
       <c r="AN51" s="612"/>
       <c r="AO51" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AP51" s="615"/>
       <c r="AQ51" s="615"/>
       <c r="AR51" s="612"/>
       <c r="AS51" s="612"/>
       <c r="AT51" s="616"/>
       <c r="AX51" s="48" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A52" s="8"/>
       <c r="B52" s="312"/>
       <c r="C52" s="313"/>
       <c r="D52" s="313"/>
       <c r="E52" s="313"/>
       <c r="F52" s="313"/>
       <c r="G52" s="314"/>
       <c r="H52" s="28" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I52" s="620" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J52" s="620"/>
       <c r="K52" s="611"/>
       <c r="L52" s="612"/>
       <c r="M52" s="612"/>
       <c r="N52" s="612"/>
       <c r="O52" s="29" t="s">
         <v>30</v>
       </c>
       <c r="P52" s="615"/>
       <c r="Q52" s="615"/>
       <c r="R52" s="612"/>
       <c r="S52" s="612"/>
       <c r="T52" s="632"/>
       <c r="U52" s="67" t="s">
         <v>37</v>
       </c>
       <c r="V52" s="620" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="W52" s="620"/>
       <c r="X52" s="611"/>
       <c r="Y52" s="612"/>
       <c r="Z52" s="612"/>
       <c r="AA52" s="612"/>
       <c r="AB52" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AC52" s="615"/>
       <c r="AD52" s="615"/>
       <c r="AE52" s="612"/>
       <c r="AF52" s="612"/>
       <c r="AG52" s="632"/>
       <c r="AH52" s="67" t="s">
         <v>37</v>
       </c>
       <c r="AI52" s="620" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AJ52" s="620"/>
       <c r="AK52" s="611"/>
       <c r="AL52" s="612"/>
       <c r="AM52" s="612"/>
       <c r="AN52" s="612"/>
       <c r="AO52" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AP52" s="615"/>
       <c r="AQ52" s="615"/>
       <c r="AR52" s="612"/>
       <c r="AS52" s="612"/>
       <c r="AT52" s="616"/>
       <c r="AX52" s="6" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A53" s="8"/>
       <c r="B53" s="300" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C53" s="301"/>
       <c r="D53" s="301"/>
       <c r="E53" s="301"/>
       <c r="F53" s="301"/>
       <c r="G53" s="302"/>
       <c r="H53" s="28" t="s">
         <v>37</v>
       </c>
       <c r="I53" s="611" t="s">
         <v>34</v>
       </c>
       <c r="J53" s="611"/>
       <c r="K53" s="611"/>
       <c r="L53" s="28" t="s">
         <v>37</v>
       </c>
       <c r="M53" s="611" t="s">
         <v>35</v>
       </c>
       <c r="N53" s="611"/>
       <c r="O53" s="617" t="s">
         <v>120</v>
       </c>
       <c r="P53" s="611"/>
@@ -19182,167 +19240,167 @@
       <c r="AE53" s="611" t="s">
         <v>35</v>
       </c>
       <c r="AF53" s="611"/>
       <c r="AG53" s="617" t="s">
         <v>120</v>
       </c>
       <c r="AH53" s="611"/>
       <c r="AI53" s="611"/>
       <c r="AJ53" s="611"/>
       <c r="AK53" s="611"/>
       <c r="AL53" s="619"/>
       <c r="AM53" s="28" t="s">
         <v>37</v>
       </c>
       <c r="AN53" s="620" t="s">
         <v>67</v>
       </c>
       <c r="AO53" s="620"/>
       <c r="AP53" s="620"/>
       <c r="AQ53" s="620"/>
       <c r="AR53" s="620"/>
       <c r="AS53" s="612"/>
       <c r="AT53" s="616"/>
       <c r="AX53" s="70" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="54" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A54" s="8"/>
       <c r="B54" s="282" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C54" s="283"/>
       <c r="D54" s="283"/>
       <c r="E54" s="283"/>
       <c r="F54" s="283"/>
       <c r="G54" s="283"/>
       <c r="H54" s="284"/>
       <c r="I54" s="285"/>
       <c r="J54" s="285"/>
       <c r="K54" s="286"/>
       <c r="L54" s="286"/>
       <c r="M54" s="286"/>
       <c r="N54" s="286"/>
       <c r="O54" s="286"/>
       <c r="P54" s="286"/>
       <c r="Q54" s="286"/>
       <c r="R54" s="286"/>
       <c r="S54" s="286"/>
       <c r="T54" s="286"/>
       <c r="U54" s="286"/>
       <c r="V54" s="286"/>
       <c r="W54" s="286"/>
       <c r="X54" s="286"/>
       <c r="Y54" s="286"/>
       <c r="Z54" s="286"/>
       <c r="AA54" s="286"/>
       <c r="AB54" s="286"/>
       <c r="AC54" s="286"/>
       <c r="AD54" s="286"/>
       <c r="AE54" s="286"/>
       <c r="AF54" s="286"/>
       <c r="AG54" s="286"/>
       <c r="AH54" s="286"/>
       <c r="AI54" s="286"/>
       <c r="AJ54" s="286"/>
       <c r="AK54" s="286"/>
       <c r="AL54" s="286"/>
       <c r="AM54" s="286"/>
       <c r="AN54" s="286"/>
       <c r="AO54" s="286"/>
       <c r="AP54" s="286"/>
       <c r="AQ54" s="286"/>
       <c r="AR54" s="286"/>
       <c r="AS54" s="286"/>
       <c r="AT54" s="287"/>
       <c r="AX54" s="70" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A55" s="8"/>
       <c r="B55" s="288" t="s">
         <v>106</v>
       </c>
       <c r="C55" s="289"/>
       <c r="D55" s="289"/>
       <c r="E55" s="289"/>
       <c r="F55" s="289"/>
       <c r="G55" s="289"/>
       <c r="H55" s="289"/>
       <c r="I55" s="289"/>
       <c r="J55" s="290" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K55" s="187"/>
       <c r="L55" s="187"/>
       <c r="M55" s="187"/>
       <c r="N55" s="187"/>
       <c r="O55" s="187"/>
       <c r="P55" s="187"/>
       <c r="Q55" s="187"/>
       <c r="R55" s="187"/>
       <c r="S55" s="187"/>
       <c r="T55" s="187"/>
       <c r="U55" s="291" t="s">
         <v>95</v>
       </c>
       <c r="V55" s="291"/>
       <c r="W55" s="292"/>
       <c r="X55" s="293" t="s">
         <v>107</v>
       </c>
       <c r="Y55" s="293"/>
       <c r="Z55" s="186"/>
       <c r="AA55" s="613" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="AB55" s="613"/>
       <c r="AC55" s="614"/>
       <c r="AD55" s="295" t="s">
         <v>68</v>
       </c>
       <c r="AE55" s="296"/>
       <c r="AF55" s="296"/>
       <c r="AG55" s="296"/>
       <c r="AH55" s="296"/>
       <c r="AI55" s="296"/>
       <c r="AJ55" s="296"/>
       <c r="AK55" s="296"/>
       <c r="AL55" s="296"/>
       <c r="AM55" s="296"/>
       <c r="AN55" s="296"/>
       <c r="AO55" s="296"/>
       <c r="AP55" s="296"/>
       <c r="AQ55" s="296"/>
       <c r="AR55" s="296"/>
       <c r="AS55" s="296"/>
       <c r="AT55" s="297"/>
       <c r="AX55" s="69" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A56" s="8"/>
       <c r="B56" s="274" t="s">
         <v>88</v>
       </c>
       <c r="C56" s="275"/>
       <c r="D56" s="275"/>
       <c r="E56" s="275"/>
       <c r="F56" s="275"/>
       <c r="G56" s="275"/>
       <c r="H56" s="275"/>
       <c r="I56" s="275"/>
       <c r="J56" s="275"/>
       <c r="K56" s="275"/>
       <c r="L56" s="275"/>
       <c r="M56" s="275"/>
       <c r="N56" s="275"/>
       <c r="O56" s="275"/>
       <c r="P56" s="275"/>
       <c r="Q56" s="275"/>
       <c r="R56" s="275"/>
       <c r="S56" s="276" t="s">
         <v>87</v>
@@ -19353,51 +19411,51 @@
       <c r="W56" s="276"/>
       <c r="X56" s="276"/>
       <c r="Y56" s="276"/>
       <c r="Z56" s="276"/>
       <c r="AA56" s="276"/>
       <c r="AB56" s="276"/>
       <c r="AC56" s="276"/>
       <c r="AD56" s="276"/>
       <c r="AE56" s="276"/>
       <c r="AF56" s="276"/>
       <c r="AG56" s="276"/>
       <c r="AH56" s="276"/>
       <c r="AI56" s="276"/>
       <c r="AJ56" s="276"/>
       <c r="AK56" s="276"/>
       <c r="AL56" s="276"/>
       <c r="AM56" s="276"/>
       <c r="AN56" s="276"/>
       <c r="AO56" s="276"/>
       <c r="AP56" s="276"/>
       <c r="AQ56" s="276"/>
       <c r="AR56" s="276"/>
       <c r="AS56" s="276"/>
       <c r="AT56" s="277"/>
       <c r="AX56" s="48" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A57" s="8"/>
       <c r="B57" s="255" t="s">
         <v>38</v>
       </c>
       <c r="C57" s="256"/>
       <c r="D57" s="256"/>
       <c r="E57" s="256"/>
       <c r="F57" s="257"/>
       <c r="G57" s="258" t="s">
         <v>108</v>
       </c>
       <c r="H57" s="259"/>
       <c r="I57" s="259"/>
       <c r="J57" s="259" t="s">
         <v>109</v>
       </c>
       <c r="K57" s="259"/>
       <c r="L57" s="259"/>
       <c r="M57" s="259"/>
       <c r="N57" s="259"/>
       <c r="O57" s="259"/>
       <c r="P57" s="278"/>
@@ -19422,69 +19480,69 @@
       <c r="AC57" s="259"/>
       <c r="AD57" s="259" t="s">
         <v>109</v>
       </c>
       <c r="AE57" s="259"/>
       <c r="AF57" s="259"/>
       <c r="AG57" s="259"/>
       <c r="AH57" s="259"/>
       <c r="AI57" s="259"/>
       <c r="AJ57" s="278"/>
       <c r="AK57" s="258" t="s">
         <v>108</v>
       </c>
       <c r="AL57" s="259"/>
       <c r="AM57" s="259"/>
       <c r="AN57" s="259" t="s">
         <v>109</v>
       </c>
       <c r="AO57" s="259"/>
       <c r="AP57" s="259"/>
       <c r="AQ57" s="259"/>
       <c r="AR57" s="259"/>
       <c r="AS57" s="259"/>
       <c r="AT57" s="279"/>
       <c r="AX57" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A58" s="8"/>
       <c r="B58" s="247" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="248"/>
       <c r="D58" s="248"/>
       <c r="E58" s="248"/>
       <c r="F58" s="249"/>
       <c r="G58" s="580">
         <v>1</v>
       </c>
       <c r="H58" s="581"/>
       <c r="I58" s="582"/>
       <c r="J58" s="271" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="K58" s="272"/>
       <c r="L58" s="272"/>
       <c r="M58" s="272"/>
       <c r="N58" s="272"/>
       <c r="O58" s="272"/>
       <c r="P58" s="273"/>
       <c r="Q58" s="580">
         <v>2</v>
       </c>
       <c r="R58" s="581"/>
       <c r="S58" s="582"/>
       <c r="T58" s="141" t="s">
         <v>90</v>
       </c>
       <c r="U58" s="141"/>
       <c r="V58" s="141"/>
       <c r="W58" s="141"/>
       <c r="X58" s="141"/>
       <c r="Y58" s="141"/>
       <c r="Z58" s="142"/>
       <c r="AA58" s="580">
         <v>3</v>
       </c>
       <c r="AB58" s="581"/>
@@ -19500,96 +19558,96 @@
       <c r="AJ58" s="142"/>
       <c r="AK58" s="137"/>
       <c r="AL58" s="138"/>
       <c r="AM58" s="139"/>
       <c r="AN58" s="141" t="s">
         <v>92</v>
       </c>
       <c r="AO58" s="141"/>
       <c r="AP58" s="141"/>
       <c r="AQ58" s="141"/>
       <c r="AR58" s="141"/>
       <c r="AS58" s="141"/>
       <c r="AT58" s="254"/>
     </row>
     <row r="59" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A59" s="8"/>
       <c r="B59" s="34"/>
       <c r="C59" s="35"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="36"/>
       <c r="G59" s="137"/>
       <c r="H59" s="138"/>
       <c r="I59" s="139"/>
       <c r="J59" s="264" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="K59" s="141"/>
       <c r="L59" s="141"/>
       <c r="M59" s="141"/>
       <c r="N59" s="141"/>
       <c r="O59" s="141"/>
       <c r="P59" s="142"/>
       <c r="Q59" s="137"/>
       <c r="R59" s="138"/>
       <c r="S59" s="139"/>
       <c r="T59" s="264" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="U59" s="141"/>
       <c r="V59" s="141"/>
       <c r="W59" s="141"/>
       <c r="X59" s="141"/>
       <c r="Y59" s="141"/>
       <c r="Z59" s="142"/>
       <c r="AA59" s="137"/>
       <c r="AB59" s="138"/>
       <c r="AC59" s="139"/>
       <c r="AD59" s="264" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="AE59" s="141"/>
       <c r="AF59" s="141"/>
       <c r="AG59" s="141"/>
       <c r="AH59" s="141"/>
       <c r="AI59" s="141"/>
       <c r="AJ59" s="142"/>
       <c r="AK59" s="137"/>
       <c r="AL59" s="138"/>
       <c r="AM59" s="139"/>
       <c r="AN59" s="253" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="AO59" s="141"/>
       <c r="AP59" s="141"/>
       <c r="AQ59" s="141"/>
       <c r="AR59" s="141"/>
       <c r="AS59" s="141"/>
       <c r="AT59" s="254"/>
       <c r="AX59" s="48" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A60" s="8"/>
       <c r="B60" s="255" t="s">
         <v>75</v>
       </c>
       <c r="C60" s="256"/>
       <c r="D60" s="256"/>
       <c r="E60" s="256"/>
       <c r="F60" s="257"/>
       <c r="G60" s="258" t="s">
         <v>108</v>
       </c>
       <c r="H60" s="259"/>
       <c r="I60" s="259"/>
       <c r="J60" s="260" t="s">
         <v>112</v>
       </c>
       <c r="K60" s="261"/>
       <c r="L60" s="261"/>
       <c r="M60" s="261"/>
       <c r="N60" s="261"/>
       <c r="O60" s="261"/>
       <c r="P60" s="261"/>
@@ -19606,51 +19664,51 @@
       <c r="AA60" s="258" t="s">
         <v>108</v>
       </c>
       <c r="AB60" s="259"/>
       <c r="AC60" s="259"/>
       <c r="AD60" s="260" t="s">
         <v>112</v>
       </c>
       <c r="AE60" s="261"/>
       <c r="AF60" s="261"/>
       <c r="AG60" s="261"/>
       <c r="AH60" s="261"/>
       <c r="AI60" s="261"/>
       <c r="AJ60" s="261"/>
       <c r="AK60" s="261"/>
       <c r="AL60" s="261"/>
       <c r="AM60" s="261"/>
       <c r="AN60" s="261"/>
       <c r="AO60" s="261"/>
       <c r="AP60" s="261"/>
       <c r="AQ60" s="261"/>
       <c r="AR60" s="261"/>
       <c r="AS60" s="261"/>
       <c r="AT60" s="263"/>
       <c r="AX60" s="6" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A61" s="8"/>
       <c r="B61" s="247" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="248"/>
       <c r="D61" s="248"/>
       <c r="E61" s="248"/>
       <c r="F61" s="249"/>
       <c r="G61" s="606">
         <v>8</v>
       </c>
       <c r="H61" s="607"/>
       <c r="I61" s="608"/>
       <c r="J61" s="189" t="s">
         <v>89</v>
       </c>
       <c r="K61" s="189"/>
       <c r="L61" s="189"/>
       <c r="M61" s="189"/>
       <c r="N61" s="250" t="s">
         <v>83</v>
       </c>
@@ -19677,354 +19735,354 @@
         <v>76</v>
       </c>
       <c r="AA61" s="606">
         <v>9</v>
       </c>
       <c r="AB61" s="607"/>
       <c r="AC61" s="608"/>
       <c r="AD61" s="265" t="s">
         <v>94</v>
       </c>
       <c r="AE61" s="266"/>
       <c r="AF61" s="266"/>
       <c r="AG61" s="266"/>
       <c r="AH61" s="267"/>
       <c r="AI61" s="601">
         <v>30</v>
       </c>
       <c r="AJ61" s="602"/>
       <c r="AK61" s="602"/>
       <c r="AL61" s="602"/>
       <c r="AM61" s="602"/>
       <c r="AN61" s="47" t="s">
         <v>85</v>
       </c>
       <c r="AO61" s="603" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AP61" s="603"/>
       <c r="AQ61" s="603"/>
       <c r="AR61" s="603"/>
       <c r="AS61" s="603"/>
       <c r="AT61" s="40" t="s">
         <v>1</v>
       </c>
       <c r="AX61" s="48" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="62" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A62" s="8"/>
       <c r="B62" s="103"/>
       <c r="C62" s="104"/>
       <c r="D62" s="104"/>
       <c r="E62" s="104"/>
       <c r="F62" s="105"/>
       <c r="G62" s="580">
         <v>4</v>
       </c>
       <c r="H62" s="581"/>
       <c r="I62" s="582"/>
       <c r="J62" s="140" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="K62" s="141"/>
       <c r="L62" s="141"/>
       <c r="M62" s="142"/>
       <c r="N62" s="604">
         <v>80</v>
       </c>
       <c r="O62" s="604"/>
       <c r="P62" s="73" t="s">
         <v>78</v>
       </c>
       <c r="Q62" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R62" s="605">
         <v>1000</v>
       </c>
       <c r="S62" s="605"/>
       <c r="T62" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U62" s="108">
         <v>10</v>
       </c>
       <c r="V62" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W62" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X62" s="107" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="Y62" s="205"/>
       <c r="Z62" s="198"/>
       <c r="AA62" s="73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="AB62" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AC62" s="200"/>
       <c r="AD62" s="200"/>
       <c r="AE62" s="73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="AF62" s="106"/>
       <c r="AG62" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AH62" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AI62" s="76"/>
       <c r="AJ62" s="243" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="AK62" s="244"/>
       <c r="AL62" s="109">
         <v>4</v>
       </c>
       <c r="AM62" s="245" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AN62" s="246"/>
       <c r="AO62" s="108">
         <v>1</v>
       </c>
       <c r="AP62" s="77" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AQ62" s="194" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AR62" s="244"/>
       <c r="AS62" s="110">
         <v>1</v>
       </c>
       <c r="AT62" s="78" t="s">
         <v>86</v>
       </c>
       <c r="AX62" s="6" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A63" s="8"/>
       <c r="B63" s="37"/>
       <c r="C63" s="38"/>
       <c r="D63" s="38"/>
       <c r="E63" s="38"/>
       <c r="F63" s="39"/>
       <c r="G63" s="587">
         <v>5</v>
       </c>
       <c r="H63" s="588"/>
       <c r="I63" s="589"/>
       <c r="J63" s="224" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="K63" s="225"/>
       <c r="L63" s="225"/>
       <c r="M63" s="225"/>
       <c r="N63" s="225"/>
       <c r="O63" s="225"/>
       <c r="P63" s="226"/>
       <c r="Q63" s="230" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="R63" s="231"/>
       <c r="S63" s="231"/>
       <c r="T63" s="111">
         <v>1</v>
       </c>
       <c r="U63" s="80" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="V63" s="600">
         <v>2</v>
       </c>
       <c r="W63" s="583"/>
       <c r="X63" s="583"/>
       <c r="Y63" s="583"/>
       <c r="Z63" s="81" t="s">
         <v>76</v>
       </c>
       <c r="AA63" s="587">
         <v>7</v>
       </c>
       <c r="AB63" s="588"/>
       <c r="AC63" s="588"/>
       <c r="AD63" s="242" t="s">
         <v>114</v>
       </c>
       <c r="AE63" s="225"/>
       <c r="AF63" s="226"/>
       <c r="AG63" s="230" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="AH63" s="231"/>
       <c r="AI63" s="113">
         <v>1</v>
       </c>
       <c r="AJ63" s="83" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="AK63" s="231" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="AL63" s="231"/>
       <c r="AM63" s="596">
         <v>1</v>
       </c>
       <c r="AN63" s="596"/>
       <c r="AO63" s="84" t="s">
         <v>76</v>
       </c>
       <c r="AP63" s="207" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="AQ63" s="208"/>
       <c r="AR63" s="583">
         <v>2</v>
       </c>
       <c r="AS63" s="583"/>
       <c r="AT63" s="85" t="s">
         <v>76</v>
       </c>
       <c r="AX63" s="48" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A64" s="8"/>
       <c r="B64" s="37"/>
       <c r="C64" s="38"/>
       <c r="D64" s="38"/>
       <c r="E64" s="38"/>
       <c r="F64" s="39"/>
       <c r="G64" s="590"/>
       <c r="H64" s="591"/>
       <c r="I64" s="592"/>
       <c r="J64" s="227"/>
       <c r="K64" s="228"/>
       <c r="L64" s="228"/>
       <c r="M64" s="228"/>
       <c r="N64" s="228"/>
       <c r="O64" s="228"/>
       <c r="P64" s="229"/>
       <c r="Q64" s="210" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="R64" s="211"/>
       <c r="S64" s="211"/>
       <c r="T64" s="112">
         <v>2</v>
       </c>
       <c r="U64" s="87" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="V64" s="584">
         <v>2</v>
       </c>
       <c r="W64" s="585"/>
       <c r="X64" s="585"/>
       <c r="Y64" s="585"/>
       <c r="Z64" s="88" t="s">
         <v>76</v>
       </c>
       <c r="AA64" s="590"/>
       <c r="AB64" s="591"/>
       <c r="AC64" s="591"/>
       <c r="AD64" s="227"/>
       <c r="AE64" s="228"/>
       <c r="AF64" s="229"/>
       <c r="AG64" s="210" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="AH64" s="211"/>
       <c r="AI64" s="114">
         <v>1</v>
       </c>
       <c r="AJ64" s="90" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="AK64" s="214"/>
       <c r="AL64" s="215"/>
       <c r="AM64" s="586">
         <v>1</v>
       </c>
       <c r="AN64" s="586"/>
       <c r="AO64" s="91" t="s">
         <v>76</v>
       </c>
       <c r="AP64" s="216" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="AQ64" s="217"/>
       <c r="AR64" s="217"/>
       <c r="AS64" s="115">
         <v>0.5</v>
       </c>
       <c r="AT64" s="93" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="AX64" s="48" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A65" s="8"/>
       <c r="B65" s="37"/>
       <c r="C65" s="38"/>
       <c r="D65" s="38"/>
       <c r="E65" s="38"/>
       <c r="F65" s="39"/>
       <c r="G65" s="587">
         <v>6</v>
       </c>
       <c r="H65" s="588"/>
       <c r="I65" s="589"/>
       <c r="J65" s="224" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="K65" s="225"/>
       <c r="L65" s="225"/>
       <c r="M65" s="226"/>
       <c r="N65" s="230" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="O65" s="231"/>
       <c r="P65" s="231"/>
       <c r="Q65" s="111">
         <v>1</v>
       </c>
       <c r="R65" s="80" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="S65" s="593">
         <v>150</v>
       </c>
       <c r="T65" s="594"/>
       <c r="U65" s="84" t="s">
         <v>97</v>
       </c>
       <c r="V65" s="94" t="s">
         <v>47</v>
       </c>
       <c r="W65" s="594">
         <v>80</v>
       </c>
       <c r="X65" s="594"/>
       <c r="Y65" s="84" t="s">
         <v>78</v>
       </c>
       <c r="Z65" s="118">
         <v>3</v>
       </c>
       <c r="AA65" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AB65" s="96" t="s">
@@ -20035,89 +20093,89 @@
       </c>
       <c r="AD65" s="232"/>
       <c r="AE65" s="208"/>
       <c r="AF65" s="84" t="s">
         <v>97</v>
       </c>
       <c r="AG65" s="94" t="s">
         <v>47</v>
       </c>
       <c r="AH65" s="208"/>
       <c r="AI65" s="208"/>
       <c r="AJ65" s="84" t="s">
         <v>78</v>
       </c>
       <c r="AK65" s="95"/>
       <c r="AL65" s="84" t="s">
         <v>0</v>
       </c>
       <c r="AM65" s="96" t="s">
         <v>113</v>
       </c>
       <c r="AN65" s="97" t="s">
         <v>95</v>
       </c>
       <c r="AO65" s="230" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AP65" s="233"/>
       <c r="AQ65" s="234"/>
       <c r="AR65" s="595">
         <v>1</v>
       </c>
       <c r="AS65" s="596"/>
       <c r="AT65" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX65" s="48" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A66" s="8"/>
       <c r="B66" s="37"/>
       <c r="C66" s="38"/>
       <c r="D66" s="38"/>
       <c r="E66" s="38"/>
       <c r="F66" s="39"/>
       <c r="G66" s="590"/>
       <c r="H66" s="591"/>
       <c r="I66" s="592"/>
       <c r="J66" s="227"/>
       <c r="K66" s="228"/>
       <c r="L66" s="228"/>
       <c r="M66" s="229"/>
       <c r="N66" s="210" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="O66" s="211"/>
       <c r="P66" s="211"/>
       <c r="Q66" s="112">
         <v>2</v>
       </c>
       <c r="R66" s="87" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="S66" s="597">
         <v>150</v>
       </c>
       <c r="T66" s="598"/>
       <c r="U66" s="99" t="s">
         <v>97</v>
       </c>
       <c r="V66" s="100" t="s">
         <v>47</v>
       </c>
       <c r="W66" s="598">
         <v>80</v>
       </c>
       <c r="X66" s="598"/>
       <c r="Y66" s="99" t="s">
         <v>78</v>
       </c>
       <c r="Z66" s="115">
         <v>3</v>
       </c>
       <c r="AA66" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AB66" s="86" t="s">
@@ -20128,63 +20186,63 @@
       </c>
       <c r="AD66" s="237"/>
       <c r="AE66" s="238"/>
       <c r="AF66" s="99" t="s">
         <v>97</v>
       </c>
       <c r="AG66" s="100" t="s">
         <v>47</v>
       </c>
       <c r="AH66" s="238"/>
       <c r="AI66" s="238"/>
       <c r="AJ66" s="99" t="s">
         <v>78</v>
       </c>
       <c r="AK66" s="92"/>
       <c r="AL66" s="99" t="s">
         <v>0</v>
       </c>
       <c r="AM66" s="86" t="s">
         <v>113</v>
       </c>
       <c r="AN66" s="101" t="s">
         <v>95</v>
       </c>
       <c r="AO66" s="239" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="AP66" s="238"/>
       <c r="AQ66" s="240"/>
       <c r="AR66" s="599">
         <v>1</v>
       </c>
       <c r="AS66" s="586"/>
       <c r="AT66" s="102" t="s">
         <v>86</v>
       </c>
       <c r="AX66" s="48" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A67" s="8"/>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="38"/>
       <c r="E67" s="38"/>
       <c r="F67" s="39"/>
       <c r="G67" s="580">
         <v>10</v>
       </c>
       <c r="H67" s="581"/>
       <c r="I67" s="582"/>
       <c r="J67" s="206" t="s">
         <v>115</v>
       </c>
       <c r="K67" s="141"/>
       <c r="L67" s="141"/>
       <c r="M67" s="141"/>
       <c r="N67" s="141"/>
       <c r="O67" s="141"/>
       <c r="P67" s="142"/>
       <c r="Q67" s="205"/>
       <c r="R67" s="198"/>
@@ -20215,365 +20273,365 @@
       <c r="AG67" s="198"/>
       <c r="AH67" s="106" t="s">
         <v>116</v>
       </c>
       <c r="AI67" s="205"/>
       <c r="AJ67" s="198"/>
       <c r="AK67" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AL67" s="198"/>
       <c r="AM67" s="198"/>
       <c r="AN67" s="106" t="s">
         <v>116</v>
       </c>
       <c r="AO67" s="205"/>
       <c r="AP67" s="198"/>
       <c r="AQ67" s="73" t="s">
         <v>86</v>
       </c>
       <c r="AR67" s="198"/>
       <c r="AS67" s="198"/>
       <c r="AT67" s="78" t="s">
         <v>116</v>
       </c>
       <c r="AX67" s="48" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A68" s="8"/>
       <c r="B68" s="37"/>
       <c r="C68" s="202"/>
       <c r="D68" s="203"/>
       <c r="E68" s="203"/>
       <c r="F68" s="71"/>
       <c r="G68" s="137"/>
       <c r="H68" s="138"/>
       <c r="I68" s="139"/>
       <c r="J68" s="140" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="K68" s="141"/>
       <c r="L68" s="141"/>
       <c r="M68" s="142"/>
       <c r="N68" s="198"/>
       <c r="O68" s="198"/>
       <c r="P68" s="73" t="s">
         <v>97</v>
       </c>
       <c r="Q68" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R68" s="200"/>
       <c r="S68" s="200"/>
       <c r="T68" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U68" s="106"/>
       <c r="V68" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W68" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X68" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Y68" s="198"/>
       <c r="Z68" s="204"/>
       <c r="AA68" s="199"/>
       <c r="AB68" s="198"/>
       <c r="AC68" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD68" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE68" s="200"/>
       <c r="AF68" s="200"/>
       <c r="AG68" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH68" s="106"/>
       <c r="AI68" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ68" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK68" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL68" s="198"/>
       <c r="AM68" s="201"/>
       <c r="AN68" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO68" s="194"/>
       <c r="AP68" s="194"/>
       <c r="AQ68" s="195"/>
       <c r="AR68" s="196"/>
       <c r="AS68" s="197"/>
       <c r="AT68" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX68" s="48" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A69" s="8"/>
       <c r="B69" s="37"/>
       <c r="C69" s="202"/>
       <c r="D69" s="203"/>
       <c r="E69" s="203"/>
       <c r="F69" s="71"/>
       <c r="G69" s="137"/>
       <c r="H69" s="138"/>
       <c r="I69" s="139"/>
       <c r="J69" s="140" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K69" s="141"/>
       <c r="L69" s="141"/>
       <c r="M69" s="142"/>
       <c r="N69" s="198"/>
       <c r="O69" s="198"/>
       <c r="P69" s="73" t="s">
         <v>97</v>
       </c>
       <c r="Q69" s="74" t="s">
         <v>47</v>
       </c>
       <c r="R69" s="200"/>
       <c r="S69" s="200"/>
       <c r="T69" s="73" t="s">
         <v>78</v>
       </c>
       <c r="U69" s="106"/>
       <c r="V69" s="74" t="s">
         <v>77</v>
       </c>
       <c r="W69" s="75" t="s">
         <v>113</v>
       </c>
       <c r="X69" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Y69" s="198"/>
       <c r="Z69" s="204"/>
       <c r="AA69" s="199"/>
       <c r="AB69" s="198"/>
       <c r="AC69" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD69" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE69" s="200"/>
       <c r="AF69" s="200"/>
       <c r="AG69" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH69" s="106"/>
       <c r="AI69" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ69" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK69" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL69" s="198"/>
       <c r="AM69" s="201"/>
       <c r="AN69" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO69" s="194"/>
       <c r="AP69" s="194"/>
       <c r="AQ69" s="195"/>
       <c r="AR69" s="196"/>
       <c r="AS69" s="197"/>
       <c r="AT69" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX69" s="48"/>
     </row>
     <row r="70" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A70" s="8"/>
       <c r="B70" s="37"/>
       <c r="C70" s="38"/>
       <c r="D70" s="38"/>
       <c r="E70" s="38"/>
       <c r="F70" s="39"/>
       <c r="G70" s="137"/>
       <c r="H70" s="138"/>
       <c r="I70" s="139"/>
       <c r="J70" s="140" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K70" s="141"/>
       <c r="L70" s="141"/>
       <c r="M70" s="142"/>
       <c r="N70" s="74" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="O70" s="198"/>
       <c r="P70" s="198"/>
       <c r="Q70" s="74" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="R70" s="198"/>
       <c r="S70" s="198"/>
       <c r="T70" s="73" t="s">
         <v>97</v>
       </c>
       <c r="U70" s="74" t="s">
         <v>47</v>
       </c>
       <c r="V70" s="198"/>
       <c r="W70" s="198"/>
       <c r="X70" s="73" t="s">
         <v>78</v>
       </c>
       <c r="Y70" s="57"/>
       <c r="Z70" s="42" t="s">
         <v>85</v>
       </c>
       <c r="AA70" s="199"/>
       <c r="AB70" s="198"/>
       <c r="AC70" s="73" t="s">
         <v>97</v>
       </c>
       <c r="AD70" s="74" t="s">
         <v>47</v>
       </c>
       <c r="AE70" s="200"/>
       <c r="AF70" s="200"/>
       <c r="AG70" s="73" t="s">
         <v>78</v>
       </c>
       <c r="AH70" s="106"/>
       <c r="AI70" s="74" t="s">
         <v>77</v>
       </c>
       <c r="AJ70" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AK70" s="198" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AL70" s="198"/>
       <c r="AM70" s="201"/>
       <c r="AN70" s="194" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AO70" s="194"/>
       <c r="AP70" s="194"/>
       <c r="AQ70" s="195"/>
       <c r="AR70" s="196"/>
       <c r="AS70" s="197"/>
       <c r="AT70" s="98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="AX70" s="48"/>
     </row>
     <row r="71" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A71" s="8"/>
       <c r="B71" s="37"/>
       <c r="C71" s="38"/>
       <c r="D71" s="38"/>
       <c r="E71" s="38"/>
       <c r="F71" s="39"/>
       <c r="G71" s="137"/>
       <c r="H71" s="138"/>
       <c r="I71" s="139"/>
       <c r="J71" s="140" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K71" s="141"/>
       <c r="L71" s="141"/>
       <c r="M71" s="142"/>
       <c r="N71" s="143" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="O71" s="144"/>
       <c r="P71" s="145"/>
       <c r="Q71" s="145"/>
       <c r="R71" s="145"/>
       <c r="S71" s="145"/>
       <c r="T71" s="145"/>
       <c r="U71" s="145"/>
       <c r="V71" s="145"/>
       <c r="W71" s="145"/>
       <c r="X71" s="145"/>
       <c r="Y71" s="145"/>
       <c r="Z71" s="146"/>
       <c r="AA71" s="137"/>
       <c r="AB71" s="138"/>
       <c r="AC71" s="139"/>
       <c r="AD71" s="140" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AE71" s="141"/>
       <c r="AF71" s="141"/>
       <c r="AG71" s="142"/>
       <c r="AH71" s="177" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="AI71" s="178"/>
       <c r="AJ71" s="49" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AK71" s="143" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="AL71" s="144"/>
       <c r="AM71" s="179"/>
       <c r="AN71" s="179"/>
       <c r="AO71" s="179"/>
       <c r="AP71" s="179"/>
       <c r="AQ71" s="179"/>
       <c r="AR71" s="179"/>
       <c r="AS71" s="179"/>
       <c r="AT71" s="180"/>
       <c r="AX71" s="48"/>
     </row>
     <row r="72" spans="1:50" s="6" customFormat="1" ht="18" customHeight="1">
       <c r="A72" s="8"/>
       <c r="B72" s="34"/>
       <c r="C72" s="35"/>
       <c r="D72" s="35"/>
       <c r="E72" s="35"/>
       <c r="F72" s="36"/>
       <c r="G72" s="181"/>
       <c r="H72" s="182"/>
       <c r="I72" s="183"/>
       <c r="J72" s="184" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="K72" s="184"/>
       <c r="L72" s="184"/>
       <c r="M72" s="184"/>
       <c r="N72" s="184"/>
       <c r="O72" s="184"/>
       <c r="P72" s="185"/>
       <c r="Q72" s="186"/>
       <c r="R72" s="187"/>
       <c r="S72" s="187"/>
       <c r="T72" s="187"/>
       <c r="U72" s="187"/>
       <c r="V72" s="187"/>
       <c r="W72" s="187"/>
       <c r="X72" s="187"/>
       <c r="Y72" s="187"/>
       <c r="Z72" s="188"/>
       <c r="AA72" s="181"/>
       <c r="AB72" s="182"/>
       <c r="AC72" s="183"/>
       <c r="AD72" s="189" t="s">
         <v>93</v>
       </c>
       <c r="AE72" s="189"/>
       <c r="AF72" s="189"/>
@@ -20667,51 +20725,51 @@
       <c r="U74" s="8"/>
       <c r="V74" s="8"/>
       <c r="W74" s="8"/>
       <c r="X74" s="8"/>
       <c r="Y74" s="8"/>
       <c r="Z74" s="8"/>
       <c r="AA74" s="8"/>
       <c r="AB74" s="8"/>
       <c r="AC74" s="8"/>
       <c r="AD74" s="8"/>
       <c r="AE74" s="8"/>
       <c r="AF74" s="8"/>
       <c r="AG74" s="8"/>
       <c r="AH74" s="8"/>
       <c r="AI74" s="8"/>
       <c r="AJ74" s="8"/>
       <c r="AK74" s="8"/>
       <c r="AL74" s="8"/>
       <c r="AM74" s="8"/>
       <c r="AN74" s="8"/>
       <c r="AO74" s="8"/>
       <c r="AP74" s="8"/>
       <c r="AQ74" s="8"/>
       <c r="AR74" s="8"/>
       <c r="AX74" s="48" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="16.5" thickBot="1">
       <c r="A75" s="164" t="s">
         <v>36</v>
       </c>
       <c r="B75" s="165"/>
       <c r="C75" s="165"/>
       <c r="D75" s="165"/>
       <c r="E75" s="165"/>
       <c r="F75" s="165"/>
       <c r="G75" s="166" t="s">
         <v>117</v>
       </c>
       <c r="H75" s="167"/>
       <c r="I75" s="167"/>
       <c r="J75" s="167"/>
       <c r="K75" s="167"/>
       <c r="L75" s="167"/>
       <c r="M75" s="167"/>
       <c r="N75" s="167"/>
       <c r="O75" s="167"/>
       <c r="P75" s="167"/>
       <c r="Q75" s="167"/>
       <c r="R75" s="167"/>
@@ -20728,51 +20786,51 @@
       <c r="AC75" s="167"/>
       <c r="AD75" s="167"/>
       <c r="AE75" s="167"/>
       <c r="AF75" s="167"/>
       <c r="AG75" s="167"/>
       <c r="AH75" s="167"/>
       <c r="AI75" s="167"/>
       <c r="AJ75" s="167"/>
       <c r="AK75" s="167"/>
       <c r="AL75" s="167"/>
       <c r="AM75" s="167"/>
       <c r="AN75" s="167"/>
       <c r="AO75" s="167"/>
       <c r="AP75" s="167"/>
       <c r="AQ75" s="167"/>
       <c r="AR75" s="167"/>
       <c r="AS75" s="167"/>
       <c r="AT75" s="167"/>
       <c r="AU75" s="6"/>
       <c r="AX75" s="63">
         <v>31100901</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="15" thickTop="1">
       <c r="B76" s="610" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C76" s="169"/>
       <c r="D76" s="169"/>
       <c r="E76" s="169"/>
       <c r="F76" s="169"/>
       <c r="G76" s="169"/>
       <c r="H76" s="169"/>
       <c r="I76" s="169"/>
       <c r="J76" s="169"/>
       <c r="K76" s="169"/>
       <c r="L76" s="169"/>
       <c r="M76" s="169"/>
       <c r="N76" s="169"/>
       <c r="O76" s="169"/>
       <c r="P76" s="169"/>
       <c r="Q76" s="169"/>
       <c r="R76" s="169"/>
       <c r="S76" s="169"/>
       <c r="T76" s="169"/>
       <c r="U76" s="169"/>
       <c r="V76" s="169"/>
       <c r="W76" s="169"/>
       <c r="X76" s="169"/>
       <c r="Y76" s="169"/>
       <c r="Z76" s="169"/>
@@ -21292,102 +21350,102 @@
       <c r="Y86" s="44"/>
       <c r="Z86" s="44"/>
       <c r="AA86" s="44"/>
       <c r="AB86" s="44"/>
       <c r="AC86" s="44"/>
       <c r="AD86" s="44"/>
       <c r="AE86" s="44"/>
       <c r="AF86" s="44"/>
       <c r="AG86" s="44"/>
       <c r="AH86" s="44"/>
       <c r="AI86" s="44"/>
       <c r="AJ86" s="44"/>
       <c r="AK86" s="44"/>
       <c r="AL86" s="44"/>
       <c r="AM86" s="44"/>
       <c r="AN86" s="44"/>
       <c r="AO86" s="44"/>
       <c r="AP86" s="44"/>
       <c r="AQ86" s="44"/>
       <c r="AR86" s="44"/>
       <c r="AS86" s="44"/>
       <c r="AT86" s="44"/>
     </row>
     <row r="87" spans="1:50" ht="16.5" thickBot="1">
       <c r="A87" s="68" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B87" s="46"/>
       <c r="C87" s="46"/>
       <c r="D87" s="45"/>
       <c r="E87" s="45"/>
       <c r="F87" s="45"/>
       <c r="G87" s="45"/>
       <c r="H87" s="45"/>
       <c r="I87" s="45"/>
       <c r="J87" s="45"/>
       <c r="K87" s="45"/>
       <c r="L87" s="45"/>
       <c r="M87" s="45"/>
       <c r="N87" s="45"/>
       <c r="O87" s="45"/>
       <c r="P87" s="45"/>
       <c r="Q87" s="45"/>
       <c r="R87" s="45"/>
       <c r="S87" s="45"/>
       <c r="T87" s="45"/>
       <c r="U87" s="45"/>
       <c r="V87" s="45"/>
       <c r="W87" s="45"/>
       <c r="X87" s="45"/>
       <c r="Y87" s="45"/>
       <c r="Z87" s="45"/>
       <c r="AA87" s="45"/>
       <c r="AB87" s="45"/>
       <c r="AC87" s="45"/>
       <c r="AD87" s="45"/>
       <c r="AE87" s="45"/>
       <c r="AF87" s="45"/>
       <c r="AG87" s="45"/>
       <c r="AH87" s="45"/>
       <c r="AI87" s="45"/>
       <c r="AJ87" s="45"/>
       <c r="AK87" s="45"/>
       <c r="AL87" s="45"/>
       <c r="AM87" s="45"/>
       <c r="AN87" s="45"/>
       <c r="AO87" s="45"/>
       <c r="AP87" s="45"/>
       <c r="AQ87" s="45"/>
       <c r="AR87" s="45"/>
       <c r="AS87" s="45"/>
       <c r="AT87" s="45"/>
     </row>
     <row r="88" spans="1:50" s="134" customFormat="1" ht="15" thickTop="1">
       <c r="A88" s="5"/>
       <c r="B88" s="147" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C88" s="148"/>
       <c r="D88" s="148"/>
       <c r="E88" s="148"/>
       <c r="F88" s="148"/>
       <c r="G88" s="148"/>
       <c r="H88" s="148"/>
       <c r="I88" s="148"/>
       <c r="J88" s="148"/>
       <c r="K88" s="148"/>
       <c r="L88" s="148"/>
       <c r="M88" s="148"/>
       <c r="N88" s="148"/>
       <c r="O88" s="148"/>
       <c r="P88" s="148"/>
       <c r="Q88" s="148"/>
       <c r="R88" s="148"/>
       <c r="S88" s="148"/>
       <c r="T88" s="148"/>
       <c r="U88" s="148"/>
       <c r="V88" s="148"/>
       <c r="W88" s="148"/>
       <c r="X88" s="148"/>
       <c r="Y88" s="148"/>
       <c r="Z88" s="148"/>
@@ -22034,166 +22092,166 @@
     <mergeCell ref="AE70:AF70"/>
     <mergeCell ref="AK70:AM70"/>
     <mergeCell ref="AN70:AQ70"/>
     <mergeCell ref="AR70:AS70"/>
     <mergeCell ref="G71:I71"/>
     <mergeCell ref="J71:M71"/>
     <mergeCell ref="N71:O71"/>
     <mergeCell ref="P71:Z71"/>
     <mergeCell ref="AA71:AC71"/>
     <mergeCell ref="AD71:AG71"/>
     <mergeCell ref="AH71:AI71"/>
     <mergeCell ref="AK71:AL71"/>
     <mergeCell ref="AM71:AT71"/>
     <mergeCell ref="G72:I72"/>
     <mergeCell ref="J72:P72"/>
     <mergeCell ref="Q72:Z72"/>
     <mergeCell ref="AA72:AC72"/>
     <mergeCell ref="AD72:AJ72"/>
     <mergeCell ref="AK72:AT72"/>
     <mergeCell ref="B73:M73"/>
     <mergeCell ref="N73:P73"/>
     <mergeCell ref="Q73:AT73"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="40">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H26:Q26">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H26:Q26" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$AX$37:$AX$41</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H30:N32">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H30:N32" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>$AX$27:$AX$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22:P22">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22:P22" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$AX$15:$AX$21</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH71:AI71">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH71:AI71" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>"(選択),CCC,DCC,ICC"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J71:M71 AD71:AG71">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J71:M71 AD71:AG71" xr:uid="{00000000-0002-0000-0100-000004000000}">
       <formula1>"過渡電圧(電源),過渡電圧(電源以外)"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J70:M70">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J70:M70" xr:uid="{00000000-0002-0000-0100-000005000000}">
       <formula1>"磁界ｲﾐｭﾆﾃｨ,ﾊﾟﾙｽ性磁界"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI68:AI70 V68:V69">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI68:AI70 V68:V69" xr:uid="{00000000-0002-0000-0100-000006000000}">
       <formula1>"V/m,mA,dBm"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J68:M69">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J68:M69" xr:uid="{00000000-0002-0000-0100-000007000000}">
       <formula1>"TEMセル,ストリップライン,トリプレート"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T62 AA62 AE62 P62 U65:U66 AG68:AG70 Y65:Y66 P68:P69 AJ65:AJ66 AF65:AF66 X70 T68:T70 AC68:AC70">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T62 AA62 AE62 P62 U65:U66 AG68:AG70 Y65:Y66 P68:P69 AJ65:AJ66 AF65:AF66 X70 T68:T70 AC68:AC70" xr:uid="{00000000-0002-0000-0100-000008000000}">
       <formula1>"kHz,MHz,GHz"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AK68:AM70 X68:Z69">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AK68:AM70 X68:Z69" xr:uid="{00000000-0002-0000-0100-000009000000}">
       <formula1>"(選択),CW,AM,FM,PM,CW/AM,CW/PM,CW/AM/PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I51:J52 V51:W52 AI51:AJ52">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I51:J52 V51:W52 AI51:AJ52" xr:uid="{00000000-0002-0000-0100-00000A000000}">
       <formula1>"(選択),ISO,IEC,EN"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H29:L29 AC29:AG29">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H29:L29 AC29:AG29" xr:uid="{00000000-0002-0000-0100-00000B000000}">
       <formula1>"　,2021,2022,2023,2024"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q30:T32 AG30:AJ32 AE33:AH33 L33:O33">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q30:T32 AG30:AJ32 AE33:AH33 L33:O33" xr:uid="{00000000-0002-0000-0100-00000C000000}">
       <formula1>"　, 2021,2022,2023,2024"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AA55:AC55">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AA55:AC55" xr:uid="{00000000-0002-0000-0100-00000D000000}">
       <formula1>"　,A,B,1,2,3,4,5"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U55:W55">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U55:W55" xr:uid="{00000000-0002-0000-0100-00000E000000}">
       <formula1>"　,-,1,2"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L23:O23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L23:O23" xr:uid="{00000000-0002-0000-0100-00000F000000}">
       <formula1>"　,上記と同じ,右記の宛先"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="X62 AC65:AC66 AN65:AN66">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="X62 AC65:AC66 AN65:AN66" xr:uid="{00000000-0002-0000-0100-000010000000}">
       <formula1>"　,CW,AM,FM,PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI62">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI62" xr:uid="{00000000-0002-0000-0100-000011000000}">
       <formula1>"CW,AM,FM,PM,その他"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N73:P73 AK58:AM59 G58:I59 Q58:S59 AA58:AC59 AA61:AC61 AA71:AC72 G63 AA63 G61:I62 G65 G67:I72">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N73:P73 AK58:AM59 G58:I59 Q58:S59 AA58:AC59 AA61:AC61 AA71:AC72 G63 AA63 G61:I62 G65 G67:I72" xr:uid="{00000000-0002-0000-0100-000012000000}">
       <formula1>"　,□実施しない,■順序任意,1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH67 AB67 V67 AT67 AN67">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH67 AB67 V67 AT67 AN67" xr:uid="{00000000-0002-0000-0100-000013000000}">
       <formula1>"(選択),周期,秒"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AO61:AS61">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AO61:AS61" xr:uid="{00000000-0002-0000-0100-000014000000}">
       <formula1>"　,50,60,50 及び 60"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="H42:L42">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="H42:L42" xr:uid="{00000000-0002-0000-0100-000015000000}">
       <formula1>"(選択してください), AC 1P2W(アース無), AC 1P2W(アース有), AC 1P3W, AC 3P3W, AC 3P4W, DC, DC（バッテリー）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V29:X29 AQ29:AS29 AB30:AD32 AR30:AT32">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V29:X29 AQ29:AS29 AB30:AD32 AR30:AT32" xr:uid="{00000000-0002-0000-0100-000016000000}">
       <formula1>"　,終日,AM,PM"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H40:O40">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H40:O40" xr:uid="{00000000-0002-0000-0100-000017000000}">
       <formula1>"　,システム（「EUT仕様書」参照）,単体,その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H39:N39">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H39:N39" xr:uid="{00000000-0002-0000-0100-000018000000}">
       <formula1>"　, 卓上, 床置, 卓上と床置の組合せ, その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="L44:R44">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="電源仕様の入力" prompt="AC or DC, 相･線数（ACの場合）を選択してください" sqref="L44:R44" xr:uid="{00000000-0002-0000-0100-000019000000}">
       <formula1>"　,電源プラグ,外部接地線,非接地,その他（右に記入）"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" sqref="AO42:AR42">
+    <dataValidation type="list" showErrorMessage="1" sqref="AO42:AR42" xr:uid="{00000000-0002-0000-0100-00001A000000}">
       <formula1>"　, 50/60, 50, 60,-"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="P42:Q42 Z42:AA42">
+    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="P42:Q42 Z42:AA42" xr:uid="{00000000-0002-0000-0100-00001B000000}">
       <formula1>"　,－,/"</formula1>
     </dataValidation>
-    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="U42:V42">
+    <dataValidation type="list" showErrorMessage="1" prompt="リストから選択" sqref="U42:V42" xr:uid="{00000000-0002-0000-0100-00001C000000}">
       <formula1>"　,/"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM53 L53 AD53 AH49:AH52 U49:U53 H49:H53 AG63">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM53 L53 AD53 AH49:AH52 U49:U53 H49:H53 AG63" xr:uid="{00000000-0002-0000-0100-00001D000000}">
       <formula1>"□,■"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AD5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AD5" xr:uid="{00000000-0002-0000-0100-00001E000000}">
       <formula1>"　,2021,2022,2023,2024,2025"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q33 AI29 N29 V30:V32 AK5:AN5 AL30:AL32 AJ33">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q33 AI29 N29 V30:V32 AK5:AN5 AL30:AL32 AJ33" xr:uid="{00000000-0002-0000-0100-00001F000000}">
       <formula1>"　,1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T33 R29 AM29 Y30:Y32 AP5:AS5 AO30:AO32 AM33">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T33 R29 AM29 Y30:Y32 AP5:AS5 AO30:AO32 AM33" xr:uid="{00000000-0002-0000-0100-000020000000}">
       <formula1>"　,1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25,26,27,28,29,30,31"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AA65:AA66 AL65:AL66">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AA65:AA66 AL65:AL66" xr:uid="{00000000-0002-0000-0100-000021000000}">
       <formula1>"V,mA,dBm"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL62">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL62" xr:uid="{00000000-0002-0000-0100-000022000000}">
       <formula1>"1,2,3,4,5,6"</formula1>
     </dataValidation>
-    <dataValidation showInputMessage="1" showErrorMessage="1" sqref="AT62 AT64:AT65 AT68:AT70"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H37:S37">
+    <dataValidation showInputMessage="1" showErrorMessage="1" sqref="AT62 AT64:AT65 AT68:AT70" xr:uid="{00000000-0002-0000-0100-000023000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H37:S37" xr:uid="{00000000-0002-0000-0100-000024000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H28">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H28" xr:uid="{00000000-0002-0000-0100-000025000000}">
       <formula1>$AX$52:$AX$54</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM23:AT23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM23:AT23" xr:uid="{00000000-0002-0000-0100-000026000000}">
       <formula1>"　（選択必須項目）,お取引口座による,代理店様経由,請求日より60日以内に振込み"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27:Q27">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27:Q27" xr:uid="{00000000-0002-0000-0100-000027000000}">
       <formula1>$AX$44:$AX$49</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.35433070866141736" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LOPE-CMFM-1005&amp;C&amp;P/&amp;N&amp;RRev.H</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>